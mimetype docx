--- v0 (2025-12-17)
+++ v1 (2026-04-18)
@@ -1,4380 +1,5300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="39313573" w14:textId="151A9CDE" w:rsidR="009E30C1" w:rsidRDefault="009E30C1" w:rsidP="00BD712D">
+    <w:p w14:paraId="56F01F28" w14:textId="77777777" w:rsidR="009E30C1" w:rsidRDefault="009E30C1" w:rsidP="00BD712D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5265"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7407C219" w14:textId="77777777" w:rsidR="00BD712D" w:rsidRDefault="00BD712D" w:rsidP="0000506C">
+    <w:p w14:paraId="54E818E6" w14:textId="77777777" w:rsidR="007A02DE" w:rsidRDefault="007A02DE" w:rsidP="0000506C">
       <w:pPr>
         <w:pStyle w:val="TITULOEP"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="49A39CE8" w14:textId="29BD2FBE" w:rsidR="00807A6B" w:rsidRPr="0041510F" w:rsidRDefault="001661A5" w:rsidP="0000506C">
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67100173" w14:textId="7BDDE6C9" w:rsidR="00D41032" w:rsidRPr="00D41032" w:rsidRDefault="00873199" w:rsidP="00D41032">
       <w:pPr>
         <w:pStyle w:val="TITULOEP"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:ind w:right="565" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora SemiBold" w:eastAsia="Times New Roman" w:hAnsi="Lora SemiBold" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:rFonts w:ascii="Lora SemiBold" w:eastAsia="Times New Roman" w:hAnsi="Lora SemiBold" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Resenha da obra "Título"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C148712" w14:textId="77777777" w:rsidR="00CC7F7A" w:rsidRPr="00A322FC" w:rsidRDefault="007A02DE" w:rsidP="00863671">
+      <w:pPr>
+        <w:pStyle w:val="TITULOEP"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A322FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A322FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A322FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8EA5C3" w14:textId="15773F6C" w:rsidR="00D41032" w:rsidRPr="00873199" w:rsidRDefault="00873199" w:rsidP="00D41032">
+      <w:pPr>
+        <w:pStyle w:val="TITULOEP"/>
+        <w:ind w:left="1418" w:right="1415"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:color w:val="3A998E"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-          <w:iCs w:val="0"/>
+      <w:r w:rsidRPr="00873199">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Book review of [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>referência conforme ABNT]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Montserrat, 14, centralizado, cor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41032" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0041510F">
-[...21 lines deleted...]
-    <w:p w14:paraId="070DFAA8" w14:textId="77777777" w:rsidR="00F45A68" w:rsidRPr="0041510F" w:rsidRDefault="00F45A68" w:rsidP="00950EAE">
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3A998E </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7A1D27" w14:textId="77777777" w:rsidR="003C0C93" w:rsidRPr="00873199" w:rsidRDefault="003C0C93" w:rsidP="00950EAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5265"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E55A565" w14:textId="5F7D613A" w:rsidR="007B2AD3" w:rsidRPr="0041510F" w:rsidRDefault="001661A5" w:rsidP="00950EAE">
+    <w:p w14:paraId="50BD4FE9" w14:textId="77777777" w:rsidR="007B2AD3" w:rsidRPr="00873199" w:rsidRDefault="00EB63C3" w:rsidP="00950EAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5265"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420424C5" wp14:editId="62F16959">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="055E8E1E" wp14:editId="177EB5A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3475355</wp:posOffset>
+                  <wp:posOffset>3188823</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>255360</wp:posOffset>
+                  <wp:posOffset>296350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="440872" cy="318408"/>
+                <wp:extent cx="359764" cy="284813"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Caixa de Texto 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="440872" cy="318408"/>
+                          <a:ext cx="359764" cy="284813"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="020ABE7E" w14:textId="44484916" w:rsidR="002E6DCE" w:rsidRDefault="002E6DCE">
-[...40 lines deleted...]
-                          </w:p>
+                          <w:p w14:paraId="092B9239" w14:textId="77777777" w:rsidR="002E6DCE" w:rsidRDefault="002E6DCE"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="420424C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="055E8E1E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 33" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:273.65pt;margin-top:20.1pt;width:34.7pt;height:25.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPJsC6MQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fSR8tKWIUDEqpklV&#13;&#10;WwmmPhvHgUiJr2cbEvbrd+wARd2epr2Y+5V7fc85ZvrQ1hU7KOtK0hnv91LOlJaUl3qb8R/r5Zcx&#13;&#10;Z84LnYuKtMr4UTn+MPv8adqYiRrQjqpcWYYm2k0ak/Gd92aSJE7uVC1cj4zSSBZka+Hh2m2SW9Gg&#13;&#10;e10lgzS9TRqyubEklXOIPnZJPov9i0JJ/1IUTnlWZRx38/G08dyEM5lNxWRrhdmV8nQN8Q+3qEWp&#13;&#10;MfTS6lF4wfa2/KNVXUpLjgrfk1QnVBSlVHEHbNNPP2yz2gmj4i4Ax5kLTO7/tZXPh1fLyjzjwyFn&#13;&#10;WtTgaCHKVrBcsbVqPTEkgFJj3ATFK4Ny336lFmyf4w7BsHxb2Dr8Yi2GPPA+XjBGKyYRHI3S8d2A&#13;&#10;M4nUsD+GF7ok7x8b6/w3RTULRsYtKIzIisOT813puSTM0rQsqyrSWGnWZPx2eJPGDy4ZNK80ZoQV&#13;&#10;uqsGy7eb9rTXhvIj1rLUycMZuSwx/Ek4/yos9IBNoHH/gqOoCEPoZHG2I/vrb/FQD5qQ5ayBvjLu&#13;&#10;fu6FVZxV3zUIvO8DCQgyOqObuwEce53ZXGf0vl4QJNzHazIymqHeV2ezsFS/4SnMw1SkhJaYnXF/&#13;&#10;Nhe+Uz2eklTzeSyCBI3wT3plZGgd4AzQrts3Yc0Jfw/inumsRDH5QENX2xEx33sqyshRALhD9YQ7&#13;&#10;5BtZPj218D6u/Vj1/ocw+w0AAP//AwBQSwMEFAAGAAgAAAAhAF30/2fkAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMT89PwjAUvpv4PzTPxJu0DBgw1hEyQ0wMHkAu3Lr1sS2ur3MtMP3rrSe9vOTL&#13;&#10;+36m68G07Iq9ayxJGI8EMKTS6oYqCcf37dMCmPOKtGotoYQvdLDO7u9SlWh7oz1eD75iwYRcoiTU&#13;&#10;3ncJ566s0Sg3sh1S+J1tb5QPsK+47tUtmJuWR0LE3KiGQkKtOsxrLD8OFyPhNd++qX0RmcV3m7/s&#13;&#10;zpvu83iaSfn4MDyvwtmsgHkc/J8CfjeE/pCFYoW9kHaslTCbzieBKmEqImCBEI/jObBCwlJMgGcp&#13;&#10;/z8j+wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPJsC6MQIAAFgEAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBd9P9n5AAAAA4BAAAPAAAAAAAA&#13;&#10;AAAAAAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Caixa de Texto 33" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:251.1pt;margin-top:23.35pt;width:28.35pt;height:22.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCdN5msNAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x30yBOkaXIMKBo&#13;&#10;CyRDz4osxQJkUZOU2NmvHyU7adDtNOwiUyTFx/eRXjw0lSYn4bwCk9NBr0+JMBwKZQ45/bHbfJlR&#13;&#10;4gMzBdNgRE7PwtOH5edPi9rOxRBK0IVwBIMYP69tTssQ7DzLPC9FxXwPrDBolOAqFvDqDlnhWI3R&#13;&#10;K50N+/1pVoMrrAMuvEftY2ukyxRfSsHDi5ReBKJzirWFdLp07uOZLRdsfnDMlop3ZbB/qKJiymDS&#13;&#10;a6hHFhg5OvVHqEpxBx5k6HGoMpBScZF6wG4G/Q/dbEtmReoFwfH2CpP/f2H58+nVEVXkdDSixLAK&#13;&#10;OVoz1TBSCLITTQCCBkSptn6OzluL7qH5Cg2yfdF7VMbmG+mq+MW2CNoR7/MVYwxFOCpHk/u76ZgS&#13;&#10;jqbhbDwbpOjZ+2PrfPgmoCJRyKlDChOy7PTkAxaCrheXmMvARmmdaNSG1Dmdjib99OBqwRfa4MPY&#13;&#10;QltqlEKzb7q+9lCcsS0H7Xh4yzcKkz8xH16Zw3nATnDGwwseUgMmgU6ipAT362/66I80oZWSGucr&#13;&#10;p/7nkTlBif5ukMD7wXgcBzJdxpO7IV7crWV/azHHag04wgPcJsuTGP2DvojSQfWGq7CKWdHEDMfc&#13;&#10;OQ0XcR3aqcdV4mK1Sk44gpaFJ7O1PIaOcEZod80bc7bDPyBxz3CZRDb/QEPr2xKxOgaQKnEUAW5R&#13;&#10;7XDH8U3UdasW9+P2nrzefwjL3wAAAP//AwBQSwMEFAAGAAgAAAAhAJFJ1Q7jAAAADgEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMT0tPg0AQvpv0P2ymiTe7lAhSytA0mMbE6KG1F28DuwXiPpDdtuivdz3p&#13;&#10;ZZIv8z2LzaQVu8jR9dYgLBcRMGkaK3rTIhzfdncZMOfJCFLWSIQv6WBTzm4KyoW9mr28HHzLgolx&#13;&#10;OSF03g85567ppCa3sIM04XeyoyYf4NhyMdI1mGvF4yhKuabehISOBll1svk4nDXCc7V7pX0d6+xb&#13;&#10;VU8vp+3weXxPEG/n0+M6nO0amJeT/1PA74bQH8pQrLZnIxxTCEkUx4GKcJ8+AAuEJMlWwGqE1TIF&#13;&#10;Xhb8/4zyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ03maw0AgAAWAQAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJFJ1Q7jAAAADgEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="020ABE7E" w14:textId="44484916" w:rsidR="002E6DCE" w:rsidRDefault="002E6DCE">
-[...40 lines deleted...]
-                    </w:p>
+                    <w:p w14:paraId="092B9239" w14:textId="77777777" w:rsidR="002E6DCE" w:rsidRDefault="002E6DCE"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B6ED87" w14:textId="13B69BA2" w:rsidR="00CC7F7A" w:rsidRPr="007B2AD3" w:rsidRDefault="00F60D66" w:rsidP="00D03DDE">
-[...1 lines deleted...]
-        <w:pStyle w:val="AUTOR"/>
+    <w:p w14:paraId="09AF8978" w14:textId="77777777" w:rsidR="00C37538" w:rsidRPr="00C37538" w:rsidRDefault="00DA7BB9" w:rsidP="00C37538">
+      <w:pPr>
+        <w:pStyle w:val="DADOSAUTOREP"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="5265"/>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nome do autor</w:t>
       </w:r>
-      <w:r w:rsidR="00CC7F7A" w:rsidRPr="007B2AD3">
+      <w:r w:rsidR="00D41032" w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">SOBRENOME </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="386FDF00" w14:textId="2BA82AA1" w:rsidR="00CC7F7A" w:rsidRDefault="00F60D66" w:rsidP="00452EEC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A998E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÚLTIMO SOBRENOME </w:t>
+      </w:r>
+      <w:r w:rsidR="00287FC1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="730B3CE0" wp14:editId="789EE4CD">
+            <wp:extent cx="136525" cy="142240"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="41" name="image4.png" descr="Ver a imagem de origem">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="41" name="image4.png" descr="Ver a imagem de origem">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="136525" cy="142240"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3982AF" w14:textId="77777777" w:rsidR="00D41032" w:rsidRPr="00D41032" w:rsidRDefault="00DA7BB9" w:rsidP="00D41032">
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="3220"/>
           <w:tab w:val="left" w:pos="5265"/>
+          <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e-mail</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="36CAC6A9" w14:textId="60E1D1CC" w:rsidR="00F45A68" w:rsidRPr="000B62D2" w:rsidRDefault="00F45A68" w:rsidP="001D613E">
+        <w:t>IES por extenso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F572EFD" w14:textId="66298C74" w:rsidR="00293A6B" w:rsidRPr="00D41032" w:rsidRDefault="00DD6938" w:rsidP="00DD6938">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3220"/>
+          <w:tab w:val="left" w:pos="5265"/>
+          <w:tab w:val="right" w:pos="9070"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00873199">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-sigla do estado, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>País</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB2A1AF" w14:textId="77777777" w:rsidR="00F45A68" w:rsidRPr="00130BC5" w:rsidRDefault="00DA7BB9" w:rsidP="00293A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7455"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Glitten" w:hAnsi="Glitten"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1C341C0F" w14:textId="77777777" w:rsidR="00E2334D" w:rsidRPr="000B62D2" w:rsidRDefault="00E2334D" w:rsidP="00CB779B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F1A77E" w14:textId="77777777" w:rsidR="00E2334D" w:rsidRPr="00130BC5" w:rsidRDefault="00E2334D" w:rsidP="00CB779B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16253D0D" w14:textId="4B45D1E6" w:rsidR="00416965" w:rsidRPr="000B62D2" w:rsidRDefault="00416965" w:rsidP="005379A0">
+    <w:p w14:paraId="42B35C6C" w14:textId="77777777" w:rsidR="0092391F" w:rsidRPr="00130BC5" w:rsidRDefault="0092391F" w:rsidP="00CB779B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75ED784B" w14:textId="42A6167B" w:rsidR="00D41032" w:rsidRPr="00DA7BB9" w:rsidRDefault="00D41032" w:rsidP="00D41032">
       <w:pPr>
         <w:pStyle w:val="RESUMOEP2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B86525">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41032">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A998E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877B9">
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A998E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B62D2">
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
         <w:rPr>
           <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001661A5">
-[...18 lines deleted...]
-    <w:p w14:paraId="2DA3C7C8" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="000B62D2" w:rsidRDefault="00416965" w:rsidP="00416965">
+      <w:r w:rsidR="00873199" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Breve descrição da obra,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873199" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00873199" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scrit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00DA7BB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em linguagem clara, em </w:t>
+      </w:r>
+      <w:r w:rsidR="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00DA7BB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00873199">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00DA7BB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palavras, O resumo deve ser acompanhado de três a cinco palavras-chave, representativas do conteúdo do trabalho, partindo do geral para o específico, escritas em letra minúscula (exceto quando a maiúscula for obrigatória), separadas por ponto-e-vírgula e terminadas por ponto. Fonte Monserrat, tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A322FC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9" w:rsidRPr="00DA7BB9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, entrelinha simples (1,0).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322CC604" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="00D41032" w:rsidRDefault="00416965" w:rsidP="00416965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F341600" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="008B0DEC" w:rsidRDefault="00416965" w:rsidP="00416965">
+    <w:p w14:paraId="7AB54929" w14:textId="77777777" w:rsidR="00D41032" w:rsidRPr="00D41032" w:rsidRDefault="00D41032" w:rsidP="00D41032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Glitten" w:hAnsi="Glitten"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F877B9">
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41032">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A998E"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F877B9">
-[...126 lines deleted...]
-      <w:r w:rsidRPr="008B0DEC">
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A998E"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3A998E"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B0DEC" w:rsidRPr="008B0DEC">
+      <w:r w:rsidR="00DA7BB9">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC">
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC" w:rsidRPr="008B0DEC">
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC">
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+        <w:t>palavra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+        <w:t>palavra; palavra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C4B590" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="00D41032" w:rsidRDefault="00416965" w:rsidP="000726E4">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0ED72F44" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="00FE3EF7" w:rsidRDefault="00416965" w:rsidP="00416965">
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70761EF7" w14:textId="77777777" w:rsidR="00416965" w:rsidRPr="00D41032" w:rsidRDefault="00416965" w:rsidP="000726E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE3EF7">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8ED8C5" w14:textId="77777777" w:rsidR="00D41032" w:rsidRPr="00F045A5" w:rsidRDefault="00D41032" w:rsidP="00D41032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F045A5">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3A998E"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Merriweather" w:hAnsi="Merriweather"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00416965" w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008B0DEC">
+          <w:color w:val="3A998E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5" w:rsidRPr="00F045A5">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC" w:rsidRPr="000B62D2">
+        </w:rPr>
+        <w:t>Tradução para o inglês do resumo da língua do texto, com mesma formatação e seguido de 3 a 5 palavras-chaves em inglês.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491F0543" w14:textId="77777777" w:rsidR="00DD4B05" w:rsidRPr="00F045A5" w:rsidRDefault="00416965" w:rsidP="000726E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F045A5">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B0DEC" w:rsidRPr="000B62D2">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4619B361" w14:textId="77777777" w:rsidR="00D41032" w:rsidRPr="00D41032" w:rsidRDefault="00D41032" w:rsidP="00D41032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-[...221 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="3A998E"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A998E"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00416965" w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>word; word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63037A7C" w14:textId="77777777" w:rsidR="00AD7847" w:rsidRPr="00D41032" w:rsidRDefault="00AD7847" w:rsidP="000726E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177ED69E" w14:textId="77777777" w:rsidR="00AD7847" w:rsidRPr="00D41032" w:rsidRDefault="00AD7847" w:rsidP="000726E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FC30A1" w14:textId="77777777" w:rsidR="00AD7847" w:rsidRPr="00D41032" w:rsidRDefault="00AD7847" w:rsidP="000726E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E28A66" w14:textId="77777777" w:rsidR="00523B92" w:rsidRDefault="00EE2808" w:rsidP="00523B92">
+      <w:pPr>
+        <w:pStyle w:val="SECAOPRIMARIAEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130BC5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2E15" w:rsidRPr="00130BC5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE432EA" w14:textId="77777777" w:rsidR="00523B92" w:rsidRDefault="00523B92" w:rsidP="00523B92">
+      <w:pPr>
+        <w:pStyle w:val="SECAOPRIMARIAEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2681F5E7" w14:textId="5FE371FB" w:rsidR="00F045A5" w:rsidRPr="00F045A5" w:rsidRDefault="00F045A5" w:rsidP="00F045A5">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresentar a delimitação do assunto tratado, os objetivos da pesquisa e outros elementos necessários para situar o tema ao leitor, mostrando a relevância da pesquisa e a contribuição do trabalho para a área. Fonte Montserrat, tamanho 12, entrelinha 1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3, justificado, espaço de 6 pt antes e depois do parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, adentramento da primeira linha de 1,5 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C36FEA" w14:textId="77777777" w:rsidR="00F045A5" w:rsidRPr="00F045A5" w:rsidRDefault="00F045A5" w:rsidP="00F045A5">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>As siglas, quando apresentadas pela primeira vez, devem aparecer entre parênteses, após o nome por extenso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA94B68" w14:textId="77777777" w:rsidR="00D41032" w:rsidRPr="00F045A5" w:rsidRDefault="00F045A5" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>Não editar legenda bibliográfica, cabeçalho, paginação e referência em vermelho no final deste template.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2A73C3C0" w14:textId="77777777" w:rsidR="000B62D2" w:rsidRPr="00973433" w:rsidRDefault="000B62D2" w:rsidP="00D03DDE">
+      <w:r w:rsidR="00D41032" w:rsidRPr="00D41032">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBEC819" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="SECAOPRIMARIAEP"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150F2F8A" w14:textId="77777777" w:rsidR="00ED0C28" w:rsidRDefault="00EE2808" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="SECAOPRIMARIAEP"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130BC5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F045A5" w:rsidRPr="00F045A5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>TÍTULO DA PRIMEIRA SEÇÃO PRIMÁRIA DO DESENVOLVIMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029F8D6A" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRPr="00D41032" w:rsidRDefault="003B7B2A" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="SECAOPRIMARIAEP"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E00CB8A" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRPr="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exposição ordenada e detalhada do assunto tratado, dividida em seções e subseções, conforme necessário. Toda seção ou subseção deve ter um texto relacionado a ela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8D312C" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A42CC4" w14:textId="77777777" w:rsidR="00084C9E" w:rsidRDefault="00D41032" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00521C65">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00521C65" w:rsidRPr="00521C65">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6701">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Seção secundária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0356357F" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRPr="00091C85" w:rsidRDefault="003B7B2A" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4EF7E5" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Texto relacionado a uma subseção:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7988CCDA" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRPr="00CB6701" w:rsidRDefault="003B7B2A" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1027BE09" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00CB6701">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citação direta de mais de 3 linhas devem vir recuadas 4 cm, parágrafo justificado, separada uma linha do texto antecedente e precedente, fonte Montserrat, tamanho 10. (Sobrenome do autor, ano, p. XX).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB2160A" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRPr="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00CB6701">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E04755E" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00CB6701">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Continuação da seção secundária. Apresentação de exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C177B08" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRPr="00CB6701" w:rsidRDefault="003B7B2A" w:rsidP="003B7B2A">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD79A40" w14:textId="77777777" w:rsidR="00CB6701" w:rsidRPr="00CB6701" w:rsidRDefault="00CB6701" w:rsidP="00E07067">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(01) Frase do exemplo em fonte Montserrat 12, alinhada com o parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07067">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, espaçamento de linha simles.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se houver segunda linha, deve ficar alinhada com a primeira letra do exemplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294579DE" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="00521C65" w:rsidP="003B7B2A">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00130BC5">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D09533" w14:textId="5C4C905F" w:rsidR="00B1072F" w:rsidRPr="00B1072F" w:rsidRDefault="003B7B2A" w:rsidP="00B1072F">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parágrafo seguinte ao exemplo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00A322FC" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lementos gráficos, como tabelas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, quadros</w:t>
+      </w:r>
+      <w:r w:rsidR="00A322FC" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e gráficos</w:t>
+      </w:r>
+      <w:r w:rsidR="0025070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devem ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monocromáticos. Se </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preferir usar cor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, use </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>o esquema de cores da EP (código hexadecimal: </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>erde</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>escuro: #3A998E; </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1072F" w:rsidRPr="00B1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>erde claro: #A9DBD5).</w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00103D9D" w:rsidRPr="00103D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Não use outras cores, ainda que verdes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696113B6" w14:textId="21F8782E" w:rsidR="00521C65" w:rsidRPr="00130BC5" w:rsidRDefault="00521C65" w:rsidP="003C0C93">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3E13B2" w14:textId="77777777" w:rsidR="00084C9E" w:rsidRDefault="00084C9E" w:rsidP="00084C9E">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-        <w:rPr>
-[...47 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00973433">
-[...5 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="048660B2" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00084C9E">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48B974E5" w14:textId="77777777" w:rsidR="00973433" w:rsidRPr="00973433" w:rsidRDefault="00973433" w:rsidP="00973433">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323835A7" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00084C9E">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D47C0D8" w14:textId="77777777" w:rsidR="00EE2808" w:rsidRPr="00973433" w:rsidRDefault="00EE2808" w:rsidP="00943803">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="316F08DB" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00084C9E">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00973433">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="0BB39473" w14:textId="77777777" w:rsidR="003B7B2A" w:rsidRDefault="003B7B2A" w:rsidP="00084C9E">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2.1 Seção secundária</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54BE0CB0" w14:textId="77777777" w:rsidR="000B62D2" w:rsidRPr="00973433" w:rsidRDefault="00AC19E9" w:rsidP="00973433">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493C985F" w14:textId="77777777" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="007A0630">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
+        <w:ind w:firstLine="142"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00973433">
-[...156 lines deleted...]
-    <w:p w14:paraId="0737A1FA" w14:textId="77777777" w:rsidR="00EE4420" w:rsidRPr="00973433" w:rsidRDefault="00D03DDE" w:rsidP="00973433">
+    </w:p>
+    <w:p w14:paraId="1E961DA5" w14:textId="77777777" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1560" w:hanging="426"/>
-        <w:rPr>
+        <w:ind w:left="851" w:right="423" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00973433">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="7AC98D23" w14:textId="004B830D" w:rsidR="00ED42AA" w:rsidRPr="00B5573A" w:rsidRDefault="00ED42AA" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="423" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(01) Frase do exemplo em fonte Montserrat 1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5573A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2, alinhada com o parágrafo. Se houver segunda linha, deve ficar alinhada com a primeira letra do exemplo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C4DA7F8" w14:textId="77777777" w:rsidR="00D03DDE" w:rsidRPr="00973433" w:rsidRDefault="00D03DDE" w:rsidP="00D03DDE">
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Título da figura/tabela/gráfico, alinhado</w:t>
+      </w:r>
+      <w:r w:rsidR="00933179">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, nas duas margens,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à figura</w:t>
+      </w:r>
+      <w:r w:rsidR="00933179">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>que deverá estar centralizada.</w:t>
+      </w:r>
+      <w:r w:rsidR="0025070F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2138736C" w14:textId="77777777" w:rsidR="00ED42AA" w:rsidRPr="00FA363B" w:rsidRDefault="00ED42AA" w:rsidP="00ED42AA">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-        <w:rPr>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B5573A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1488 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55BDEA17" wp14:editId="71CA5CE1">
-[...2 lines deleted...]
-            <wp:docPr id="25" name="Imagem 25"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46CBD2DC" wp14:editId="146512B3">
+            <wp:extent cx="2073275" cy="2879725"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="102029746" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="25" name="Imagem 25"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="102029746" name="Imagem 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1674031" cy="1960786"/>
+                      <a:ext cx="2073844" cy="2880000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B5573A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="048B092A" wp14:editId="64EB4335">
+            <wp:extent cx="2832735" cy="2879725"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="805663517" name="Imagem 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="805663517" name="Imagem 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2833016" cy="2880000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0CBE1" w14:textId="77777777" w:rsidR="00ED42AA" w:rsidRPr="00B5573A" w:rsidRDefault="00ED42AA" w:rsidP="00ED42AA">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE53C4">
-        <w:rPr>
+      <w:r w:rsidRPr="00B5573A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonte: disponível em </w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>. Acesso em 29</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="042BBDA9" w14:textId="77777777" w:rsidR="004D2C68" w:rsidRPr="000B62D2" w:rsidRDefault="004D2C68" w:rsidP="00D03DDE">
+        <w:t>Indicação da fonte, tamanho 10, espaço simples, alinhada à figura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528A41D1" w14:textId="77777777" w:rsidR="00084C9E" w:rsidRPr="00521C65" w:rsidRDefault="00084C9E" w:rsidP="00084C9E">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00973433">
-[...12 lines deleted...]
-    <w:p w14:paraId="33803021" w14:textId="77777777" w:rsidR="000B62D2" w:rsidRPr="000B62D2" w:rsidRDefault="000B62D2" w:rsidP="00D03DDE">
+    </w:p>
+    <w:p w14:paraId="1D0BC8EB" w14:textId="77777777" w:rsidR="00521C65" w:rsidRPr="00130BC5" w:rsidRDefault="00C65D03" w:rsidP="003C0C93">
+      <w:pPr>
+        <w:pStyle w:val="ParagrafoEP25c"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Parágrafo seguinte à figura ou tabela</w:t>
+      </w:r>
+      <w:r w:rsidR="00521C65" w:rsidRPr="00130BC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827989D" w14:textId="77777777" w:rsidR="00521C65" w:rsidRPr="00521C65" w:rsidRDefault="00521C65" w:rsidP="00521C65">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Montserrat"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5216B68C" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2.1.1 Seção terciária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C65E7D5" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7BC173" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto referente à seção terciária. Citação direta de menos de três linhas deve vir no corpo do texto, delimitada por aspas duplas, como: “citação direta” (Sobrenome do autor, ano, p. 20). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B94846" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091663B3" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2.1.1.1 Seção quartenária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFB7B55" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB73349" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Para diferenciar das demais seções, usa-se apenas itálico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B375554" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D1613E" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2.1.1.1.1 Seção quinária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8C4663" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0D59C9" w14:textId="02795DE8" w:rsidR="00933179" w:rsidRDefault="00C65D03" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Na quinta divisão, usa-se apenas a indicação numérica.</w:t>
+      </w:r>
+      <w:r w:rsidR="00933179">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toda seção deverá ter um texto próprio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05143B5E" w14:textId="74362D76" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7AEE0F" w14:textId="500B9D39" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689B837F" w14:textId="31109FA4" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C91DC2" w14:textId="6F878ABE" w:rsidR="00A322FC" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE2911C" w14:textId="77777777" w:rsidR="00A322FC" w:rsidRPr="00C65D03" w:rsidRDefault="00A322FC" w:rsidP="00A322FC">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443A4DC9" w14:textId="190CFD51" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00376943">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC6E2BA" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F4B0B7" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Parágrafo em fonte Montserrat, tamanho 12, entrelinha 1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, deslocamento da primeira linha de 2cm. Destaques vem vir do seguinte modo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312C50B2" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a) palavras estrangeiras: em itálico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C208BF1" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>b) menção de palavra: entre aspas duplas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A556C5" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFEA292" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tabelas, figuras e gráficos devem ser centralizadas, separadas do texto anterior e posterior por uma linha, precisam ser numerados em sequência, conforme o tipo (Tabela 1, Figura 1, Gráfico 1 etc.) e identificados por nome específico (em letras maiúsculas/minúsculas), número de ordem em algarismos arábicos, travessão e título, em espaço simples e justificado na parte superior. Devem estar próximos ao texto que os comenta e ser mencionados pelo número: “conforme Tabela 1...” e não “conforme a tabela abaixo”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAFC787" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00C65D03" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Na parte inferior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521C65">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alinhado à esquerda, em fonte Montserrat </w:t>
+      </w:r>
+      <w:r w:rsidR="00933179">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C65D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, deve-se indicar a fonte consultada, mesmo que seja produção do próprio autor, quando se deve colocar: elaborado/a pelo/a autor/a). Quando a autoria for de terceiros, deve-se seguir as regras de citação, informando a autoria, data e página de onde foi retirado. Se traduzido ou alterado, deve-se inserir: Adaptado de Autor (data, p.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD5896E" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="312" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D060D9E" w14:textId="77777777" w:rsidR="00A8663E" w:rsidRPr="00130BC5" w:rsidRDefault="00A8663E" w:rsidP="00D03DDE">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4512E8" w14:textId="77777777" w:rsidR="000B62D2" w:rsidRPr="00130BC5" w:rsidRDefault="000B62D2" w:rsidP="00D03DDE">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F32413" w14:textId="6A22B203" w:rsidR="003C0C93" w:rsidRPr="00C54DC4" w:rsidRDefault="000B62D2" w:rsidP="00C54DC4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>REFERÊNCIAS</w:t>
-[...29 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O novo espírito do capitalismo</w:t>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:t>REFER</w:t>
+      </w:r>
+      <w:r w:rsidR="00462D4C" w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Orientações curriculares para o ensino médio</w:t>
-[...38 lines deleted...]
-        <w:rPr>
+        <w:t>ÊNCIAS</w:t>
+      </w:r>
+      <w:r w:rsidR="0025070F">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vários escritos</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABBC5EB" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BARROS, D. L. P. de. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teoria semiótica do texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. São Paulo: Ática, 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A49A1F" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B95141" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BARROS, D. L. P. de. Contrato de veridicção: operações e percursos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estudos Semióticos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, São Paulo, v. 18, n. 2., p. 23-45, agosto de 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116F1B15" w14:textId="77777777" w:rsidR="00415DDC" w:rsidRPr="00462D4C" w:rsidRDefault="00415DDC" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6EC0C1" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BENVENISTE, E. “O aparelho formal da enunciação”. In: BENVENISTE, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Problemas de linguística geral II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tradução de Eduardo Guimarães et al. Campinas/SP: Pontes, 1989. pp. 81-92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E59AEF" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68758F2D" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BERTRAND, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00BE53C4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caminhos da semiótica literária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bauru: EDUSC, 2003.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01028EB6" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A299C08" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BERTRAND, D.; ESTAY STANGE, V. Reflexões sobre a perspectiva gerativa em semiótica. In: CORTINA, A.; SILVA, A. M. da (org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="17E83A72" w14:textId="77777777" w:rsidR="000C2E15" w:rsidRPr="00AF1BEB" w:rsidRDefault="000C2E15" w:rsidP="00D03DDE">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semiótica e comunicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: estudo sobre textos sincréticos. Araraquara: Cultura Acadêmica, 2014. p. 13-22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0953B66D" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4316EEF9" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8A3888" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="61DA8BD7" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COUTINHO, M. de S; MANCINI, R. Graus de concessão: as dinâmicas do inesperado. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estudos Semióticos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, São Paulo, Brasil, v. 16, n. 2, p. 13–34, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A79771" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="18339897" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2869A265" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0E719866" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISCINI, N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O estilo nos textos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: histórias em quadrinhos, mídia, literatura. 2ª ed. São Paulo: Contexto, 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7787B615" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="36F035BB" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C614914" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISCINI, N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corpo e estilo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. São Paulo: Contexto, 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3D4B13" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6975E454" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FIORIN, J. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elementos de análise do discurso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. São Paulo: Contexto, 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC54ED8" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6E96A0" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FONTANILLE, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corpo e sentido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Londrina/PR: Eduel, 2016a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6395502A" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72314581" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FONTANILLE, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Prácticas semióticas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Trad. de Desidério Blanco. Lima: Fondo Editorial de la Universidad de Lima, 2016b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6744556E" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438E48A2" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FONTANILLE, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Formas de vida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Lima: Universidad de Lima, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4485495D" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485C5ECF" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FONTANILLE, J.; ZILBERBERG, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tensão e significação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Trad. de Ivã Carlos Lopes, Luiz Tatit e Waldir Beividas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>São Paulo: Humanitas/FFLCH, 2001.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAE05DD" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2123C0E2" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GREIMAS, A. J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Maupassant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: la sémiotique du texte, exercices pratiques. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paris: Éditions du Seuil, 1976.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AB7085" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13089707" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GREIMAS, A. J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semiótica e ciências sociais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tradução de Álvaro Lorencini e Sandra Nitrini. São Paulo: Cultrix, 1981.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B96B2FF" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5DB71A" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GREIMAS, A. J.; COURTÉS, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dicionário de semiótica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tradução de Alceu Dias Lima et al. São Paulo: Cultrix, 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794651CF" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BD6BA9" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GREIMAS, A. J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobre o sentido II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ensaios semióticos. Tradução de Dilson Ferreira da Cruz. São Paulo: EdUSP, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D7F6CF" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02241076" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GREIMAS, A. J.; FONTANILLE, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415DDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semiótica das paixões</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: dos estados de coisas aos estados de alma. Tradução de Maria José Rodrigues Coracini. São Paulo: Ática, 1993.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C982741" w14:textId="77777777" w:rsidR="00415DDC" w:rsidRPr="00462D4C" w:rsidRDefault="00415DDC" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3426BEC9" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOMES, R. S. Gêneros do discurso: uma abordagem semiótica. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ALFA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: revista de linguística, São Paulo, v. 53, n. 2, 2009. p. 575-594</w:t>
+      </w:r>
+      <w:r w:rsidR="00E769A8">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D71EB27" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2657119C" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JAKOBSON, R. “Linguística e poética”. In: JAKOBSON, R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Linguística e comunicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tradução de Izidoro Blikstein e José Paulo Paes. 19ª ed. São Paulo: Cultrix, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B4A5C" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6470B091" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LANDOWSKI, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A sociedade refletida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ensaios de sociossemiótica. São Paulo: Pontes, 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5232A256" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8A9A26" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LANDOWSKI, E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interações arriscadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. São Paulo: Estação das Letras e Cores, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F48AD00" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7221A2F4" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LISBOA SOARES, V; MANCINI, R. Uma leitura tensiva das modalidades veridictórias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estudos Semióticos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, São Paulo, v. 19, n. 1, p. 15-29, abril de 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F754F33" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226C0204" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PATTE, D. “Modalité”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In: GREIMAS, A. J.; COURTÉS, J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Sémiotique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: dictionnaire raisonné de la théorie du langage. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Paris: Hachette, v. 2, 1986. p. 141-144.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496068E" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A864AC8" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAYMOND, C.; MATTHEWS, T.; HORTON, R. M. The emergence of heat and humidity too severe for human tolerance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2B6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ScienceAdvances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2B6A">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, on-line, v. 6, n. 19, maio de 2020. DOI : 10.1126/sciadv.aaw1838. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEFA249" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00CE2B6A" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1031BD3D" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZILBERBERG, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elementos de semiótica tensiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Trad. de Ivã Carlos Lopes, Luiz Tatit e Waldir Beividas. São Paulo: Ateliê Editorial, 2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F35843B" w14:textId="77777777" w:rsidR="00E769A8" w:rsidRPr="00462D4C" w:rsidRDefault="00E769A8" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="231EB8AE" w14:textId="77777777" w:rsidR="00462D4C" w:rsidRPr="00462D4C" w:rsidRDefault="00462D4C" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZILBERBERG, C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La estructura tensiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462D4C">
+        <w:rPr>
+          <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Trad. de Desiderio Blanco. Lima: Fondo Editorial de la Universidad de Lima, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9FBE9B" w14:textId="77777777" w:rsidR="009751AC" w:rsidRPr="00E02F88" w:rsidRDefault="009751AC" w:rsidP="00462D4C">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47602084" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRPr="00955AEB" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCC4A7C" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRPr="00955AEB" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31524B6B" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRPr="00955AEB" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
+      <w:pPr>
+        <w:pStyle w:val="PARAGRAFOEP"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="12962"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="12961"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="92D050"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="92D050"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE53C4" w:rsidRPr="00BE53C4" w14:paraId="0D14D1E9" w14:textId="77777777" w:rsidTr="00A600BF">
+      <w:tr w:rsidR="00CD0762" w:rsidRPr="00C247FD" w14:paraId="2B767416" w14:textId="77777777" w:rsidTr="00C247FD">
         <w:trPr>
           <w:trHeight w:val="1011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="92D050"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3A998E"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384A1502" w14:textId="77777777" w:rsidR="00A602EB" w:rsidRPr="00BE53C4" w:rsidRDefault="00A602EB" w:rsidP="00A602EB">
+          <w:p w14:paraId="3D240F94" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRPr="00C247FD" w:rsidRDefault="00C247FD" w:rsidP="004A2596">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE53C4">
+            <w:r w:rsidRPr="00523B92">
               <w:rPr>
-                <w:rStyle w:val="RefernciaIntensa"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOÉSSIO, Cristina Pureza Duarte. Música/canción como facilitadora de aprendizajes y adquisición de lengua española – un rescate de memorias. </w:t>
+              <w:t>CARVALHO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE53C4">
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
               <w:rPr>
-                <w:rStyle w:val="RefernciaIntensa"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Andrey Istvan Mendes</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Brasil inabitável em 50 anos... de novo: veridicção às vistas de um jornalismo cientificamente irresponsável</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Entrepalavras</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE53C4">
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
               <w:rPr>
-                <w:rStyle w:val="RefernciaIntensa"/>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="none"/>
               </w:rPr>
-              <w:t>, Fortaleza, v. 12, n. 1, e2386, p. 95-110, jan.-abr./2022. DOI: 10.22168/2237-6321-12386</w:t>
+              <w:t>, Fortaleza, v. 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, e</w:t>
+            </w:r>
+            <w:r w:rsidR="00C37538" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>95463</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0762" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. DOI: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C37538" w:rsidRPr="00523B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.36517/ep15.95463</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72C5857F" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+    <w:p w14:paraId="7A50493B" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E9F5FA3" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+    <w:p w14:paraId="75164315" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6324A57D" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+    <w:p w14:paraId="72187722" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FED8BDF" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+    <w:p w14:paraId="2F9F52F5" w14:textId="77777777" w:rsidR="00CD0762" w:rsidRDefault="00CD0762" w:rsidP="00D03DDE">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271BAD39" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
+    <w:p w14:paraId="0E3E415F" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
       <w:pPr>
         <w:pStyle w:val="PARAGRAFOEP"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BD13AEC" w14:textId="77777777" w:rsidR="009751AC" w:rsidRDefault="009751AC" w:rsidP="00D03DDE">
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+    <w:sectPr w:rsidR="009751AC" w:rsidSect="00DD6938">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="964" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67D2A673" w14:textId="77777777" w:rsidR="0095534C" w:rsidRDefault="0095534C" w:rsidP="0003406C">
+    <w:p w14:paraId="2F5A40A9" w14:textId="77777777" w:rsidR="003A3208" w:rsidRDefault="003A3208" w:rsidP="0003406C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5435BB9D" w14:textId="77777777" w:rsidR="0095534C" w:rsidRDefault="0095534C" w:rsidP="0003406C">
+    <w:p w14:paraId="2D5D5AE8" w14:textId="77777777" w:rsidR="003A3208" w:rsidRDefault="003A3208" w:rsidP="0003406C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{AAC1FDDC-B466-C649-8BA8-305251D91200}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{1E220100-75D5-D44D-A5A2-232D8CDB0745}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{AA1D9CDB-0D28-0D4A-943F-5FBA10356A70}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{3194C1EE-1E3E-6140-939C-06F5FB3E2629}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{F4A91989-B853-F843-A716-9FF7794477A5}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{74AF87C1-A880-BC43-B2EC-7222EFAB5113}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{476F2CBE-9B8C-E242-8BFD-6FA736C3E331}"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000A00000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{146B8610-BCEC-FC4B-9535-C62129FAD8A6}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{207CE310-9FA5-C946-9E45-A3B6F23D6132}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{1834E146-2500-464E-ADB6-A7E8CC25B241}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{D3CF1493-2B40-4A48-8756-283E3EEEBC11}"/>
   </w:font>
   <w:font w:name="Merriweather">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{ED02FF66-D36B-B141-B1A6-5FB071D42A6C}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{1E8E85DC-8F18-624A-878D-C266F151E188}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Títulos CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Glitten">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0000047" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId17" w:fontKey="{49529E4F-14B0-8141-9BC0-2E9F2C2269D3}"/>
+  </w:font>
+  <w:font w:name="Lora SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+    <w:embedBold r:id="rId18" w:fontKey="{FC490BCA-32C6-EB41-B23A-0081A56D4472}"/>
+  </w:font>
+  <w:font w:name="Palatino">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7800205A" w:usb2="14600000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:embedBold r:id="rId20" w:fontKey="{8D2A13AE-A795-FD4B-88B2-1BAD5FC606F1}"/>
+    <w:embedItalic r:id="rId21" w:fontKey="{54DE5678-B88E-CC4B-81E5-7209424FE1D9}"/>
   </w:font>
-  <w:font w:name="ƒ=&quot;Ç˛">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Lora">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{58079E8A-D556-544F-B4CE-251F2D3E5A29}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D67E8F3" w14:textId="1E104240" w:rsidR="00AE6F42" w:rsidRDefault="00AE6F42" w:rsidP="000D54D6">
+  <w:p w14:paraId="6F873FB3" w14:textId="77777777" w:rsidR="0066518D" w:rsidRDefault="0066518D" w:rsidP="000D54D6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="3A998E"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="030E2E8B" w14:textId="75CBF8FB" w:rsidR="000D54D6" w:rsidRPr="007247D7" w:rsidRDefault="00274E28" w:rsidP="00BD0127">
+  <w:p w14:paraId="4E397FAE" w14:textId="77777777" w:rsidR="00E42EEA" w:rsidRPr="003546B8" w:rsidRDefault="003E55E3" w:rsidP="003546B8">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3686"/>
+        <w:tab w:val="clear" w:pos="4252"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Entrepalavras | Fortaleza </w:t>
+    </w:r>
+    <w:r w:rsidR="000E1E9E" w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- Ceará - Brasil </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">|  vol. </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB1159" w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | 2025 | </w:t>
+    </w:r>
+    <w:r w:rsidR="00C37538">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>e95463</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | ISSN 2237-6321</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B8F6AC2" w14:textId="77777777" w:rsidR="00ED39B8" w:rsidRPr="00966C07" w:rsidRDefault="00ED39B8" w:rsidP="00ED39B8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="3A998E"/>
       </w:pBdr>
       <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Recebido em </w:t>
+    </w:r>
+    <w:r w:rsidR="008A04C8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="008A04C8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/2024 | Aprovado em </w:t>
+    </w:r>
+    <w:r w:rsidR="008A04C8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>16</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="008A04C8">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27FF7091" w14:textId="77777777" w:rsidR="00E7785C" w:rsidRPr="0090157D" w:rsidRDefault="00E7785C">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2AAC5214" w14:textId="77777777" w:rsidR="003A3208" w:rsidRDefault="003A3208" w:rsidP="0003406C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2FF66A78" w14:textId="77777777" w:rsidR="003A3208" w:rsidRDefault="003A3208" w:rsidP="0003406C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="167DEDD4" w14:textId="77777777" w:rsidR="00C65D03" w:rsidRPr="00913A6E" w:rsidRDefault="00C65D03" w:rsidP="00C65D03">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913A6E">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00913A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t>Nota de rodapé justificada, fonte Montserrat, tamanho 10,</w:t>
+      </w:r>
+      <w:r w:rsidR="00523B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t>spaço simples.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5014022B" w14:textId="7E03E371" w:rsidR="0025070F" w:rsidRPr="0025070F" w:rsidRDefault="0025070F">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025070F">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0025070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Devem vir em ordem alfabética, sem uso de traços para nome do autor, conforme a ABNT. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas as obras disponíveis na web devem vir com </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a URL (em fonte preta, sem sublinhado). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025070F">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em caso de dúvida, consulte o guia de referências da UFC, disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="0025070F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          </w:rPr>
+          <w:t>https://biblioteca.ufc.br/wp-content/uploads/2023/12/guianormalizacaoreferencias.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="622FF7ED" w14:textId="77777777" w:rsidR="0025070F" w:rsidRDefault="0025070F">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18FF853A" w14:textId="77777777" w:rsidR="00180CA8" w:rsidRPr="00C37538" w:rsidRDefault="00C37538" w:rsidP="00180CA8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C37538">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Carvalho</w:t>
+    </w:r>
+    <w:r w:rsidR="00180CA8" w:rsidRPr="00C37538">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00180CA8" w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00180CA8" w:rsidRPr="003546B8">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00C37538">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Brasil inabitável em 50 anos</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>... de novo...</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1DA6CA61" w14:textId="77777777" w:rsidR="00C22C88" w:rsidRPr="00C37538" w:rsidRDefault="00C22C88" w:rsidP="00817377">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="22AEA995" w14:textId="77777777" w:rsidR="00C90875" w:rsidRPr="00C37538" w:rsidRDefault="00C86C63" w:rsidP="007079DA">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C37538">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5DEF7867" w14:textId="571336B2" w:rsidR="0082040F" w:rsidRPr="00966C07" w:rsidRDefault="00270EB1" w:rsidP="0082040F">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:spacing w:after="40"/>
+      <w:ind w:firstLine="1418"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         <w:noProof/>
+        <w:color w:val="E7E6E6" w:themeColor="background2"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1BB443" wp14:editId="23EF62AB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62457CBE" wp14:editId="21516CDD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5239223</wp:posOffset>
+                <wp:posOffset>4992370</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-19685</wp:posOffset>
+                <wp:posOffset>99060</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1181278" cy="491225"/>
+              <wp:extent cx="944880" cy="363855"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="45" name="Caixa de Texto 45"/>
+              <wp:docPr id="8" name="Caixa de Texto 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1181278" cy="491225"/>
+                        <a:ext cx="944880" cy="363855"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="033CDA40" w14:textId="049264E6" w:rsidR="00274E28" w:rsidRPr="00274E28" w:rsidRDefault="00274E28">
+                        <w:p w14:paraId="56590B7E" w14:textId="12B51598" w:rsidR="00966C07" w:rsidRPr="00966C07" w:rsidRDefault="00270EB1" w:rsidP="00966C07">
                           <w:pPr>
+                            <w:jc w:val="right"/>
                             <w:rPr>
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                              <w:sz w:val="21"/>
+                              <w:szCs w:val="21"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00274E28">
+                          <w:r>
                             <w:rPr>
+                              <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                              <w:sz w:val="21"/>
+                              <w:szCs w:val="21"/>
+                            </w:rPr>
+                            <w:t>RESENHA</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="62457CBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393.1pt;margin-top:7.8pt;width:74.4pt;height:28.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDLlRzDMQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L8u7BLFElIiqUpRE&#13;&#10;gihn47VZS16Paxt26a/v2LsQlPZU9WLmtfP4vhkW902lyUk4r8DkdNDrUyIMh0KZQ05fd5svM0p8&#13;&#10;YKZgGozI6Vl4er/8/GlR27kYQgm6EI5gEuPntc1pGYKdZ5nnpaiY74EVBp0SXMUCqu6QFY7VmL3S&#13;&#10;2bDfn2Y1uMI64MJ7tD60TrpM+aUUPDxL6UUgOqfYW0ivS+8+vtlyweYHx2ypeNcG+4cuKqYMFr2m&#13;&#10;emCBkaNTf6SqFHfgQYYehyoDKRUXaQacZtD/MM22ZFakWRAcb68w+f+Xlj+dXhxRRU6RKMMqpGjN&#13;&#10;VMNIIchONAHILGJUWz/H0K3F4NB8gwa5vtg9GuPojXRV/MWhCPoR7fMVYcxEOBrvxuPZDD0cXaPp&#13;&#10;aDaZxCzZ+8fW+fBdQEWikFOHBCZc2enRhzb0EhJrGdgorROJ2pA6p9PRpJ8+uHowuTZYI47Qthql&#13;&#10;0Oybbq49FGccy0G7HN7yjcLij8yHF+ZwG7Bf3PDwjI/UgEWgkygpwf36mz3GI0nopaTG7cqp/3lk&#13;&#10;TlCifxik724wHsd1TMp48nWIirv17G895litARd4gLdkeRJjfNAXUTqo3vAQVrEqupjhWDunPLiL&#13;&#10;sg7t1uMpcbFapTBcQcvCo9laHpNHQCO4u+aNOdsxEJC6J7hsIpt/IKKNbalYHQNIlViKELe4dsjj&#13;&#10;+iaeu1OL93Grp6j3P4TlbwAAAP//AwBQSwMEFAAGAAgAAAAhACjrFAblAAAADgEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQg0bdM4FSpCyiGXFoTEzY1NHDVeB9tNw9+zPcFl&#13;&#10;pdWbnZ0pNpPt2ah96BwKeJglwDQ2TnXYCnh/e71fAgtRopK9Qy3gRwfYlNdXhcyVO+NOj/vYMjLB&#13;&#10;kEsBJsYh5zw0RlsZZm7QSOzLeSsjrb7lysszmduep0mScSs7pA9GDnprdHPcn6yA8aN6UrvRRH+3&#13;&#10;raukOtbfi89aiNub6WVN43kNLOop/l3ApQPlh5KCHdwJVWC9gMUyS0lKYJ4BI8HqcU4ND0TSFfCy&#13;&#10;4P9rlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy5UcwzECAABYBAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKOsUBuUAAAAOAQAADwAAAAAA&#13;&#10;AAAAAAAAAACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="56590B7E" w14:textId="12B51598" w:rsidR="00966C07" w:rsidRPr="00966C07" w:rsidRDefault="00270EB1" w:rsidP="00966C07">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                        <w:sz w:val="21"/>
+                        <w:szCs w:val="21"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                        <w:sz w:val="21"/>
+                        <w:szCs w:val="21"/>
+                      </w:rPr>
+                      <w:t>RESENHA</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00966C07" w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:noProof/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="480E1144" wp14:editId="5EB932E5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4553585</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>25612</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="431800" cy="495300"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Caixa de Texto 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="431800" cy="495300"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E9A5328" w14:textId="77777777" w:rsidR="00351280" w:rsidRDefault="00351280" w:rsidP="00351280">
+                          <w:r w:rsidRPr="0082040F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
+                              <w:i/>
+                              <w:iCs/>
                               <w:noProof/>
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-                              </w14:textFill>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                              <w:vertAlign w:val="subscript"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F35761C" wp14:editId="08E39535">
-[...2 lines deleted...]
-                                <wp:docPr id="43" name="Imagem 43"/>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4750FE17" wp14:editId="0930932C">
+                                <wp:extent cx="175799" cy="274955"/>
+                                <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
+                                <wp:docPr id="9" name="Imagem 9">
+                                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+                                </wp:docPr>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="42" name="Imagem 42"/>
+                                        <pic:cNvPr id="9" name="Imagem 9">
+                                          <a:hlinkClick r:id="rId1"/>
+                                        </pic:cNvPr>
                                         <pic:cNvPicPr/>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId1">
+                                        <a:blip r:embed="rId2">
                                           <a:extLst>
                                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr>
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
-                                          <a:ext cx="817412" cy="287952"/>
+                                          <a:ext cx="190826" cy="298458"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5174EE5C" w14:textId="77777777" w:rsidR="00B92D96" w:rsidRDefault="00B92D96"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="480E1144" id="Caixa de Texto 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:358.55pt;margin-top:2pt;width:34pt;height:39pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDY53p3MwIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7t8pcmKJaJEVJWi&#13;&#10;JBJEORuvza5ke1zbsEt/fcdeICjtqerFjD2z8/HeG2b3nVbkIJxvwJR0OMgpEYZD1ZhdSV83qy+3&#13;&#10;lPjATMUUGFHSo/D0fv7506y1hRhBDaoSjmAS44vWlrQOwRZZ5nktNPMDsMKgU4LTLODV7bLKsRaz&#13;&#10;a5WN8vwma8FV1gEX3uPrQ++k85RfSsHDs5ReBKJKir2FdLp0buOZzWes2Dlm64af2mD/0IVmjcGi&#13;&#10;l1QPLDCyd80fqXTDHXiQYcBBZyBlw0WaAacZ5h+mWdfMijQLguPtBSb//9Lyp8OLI01V0jElhmmk&#13;&#10;aMmajpFKkI3oApBxxKi1vsDQtcXg0H2DDrk+v3t8jKN30un4i0MR9CPaxwvCmIlwfJyMh7c5eji6&#13;&#10;JnfTMdqYPXv/2DofvgvQJBoldUhgwpUdHn3oQ88hsZaBVaNUIlEZ0pb0ZjzN0wcXDyZXBmvEEfpW&#13;&#10;oxW6bZfGvoyxheqI0znoNeItXzXYwyPz4YU5FAW2jUIPz3hIBVgLThYlNbhff3uP8cgVeilpUWQl&#13;&#10;9T/3zAlK1A+DLN4NJ5OoynSZTL+O8OKuPdtrj9nrJaCOh7hSliczxgd1NqUD/Yb7sIhV0cUMx9ol&#13;&#10;DWdzGXrp4z5xsVikINShZeHRrC2PqSOqEeFN98acPdEQkL8nOMuRFR/Y6GN7Phb7ALJJVEWce1RP&#13;&#10;8KOGE9mnfYtLcn1PUe//CvPfAAAA//8DAFBLAwQUAAYACAAAACEA7fL3DOQAAAANAQAADwAAAGRy&#13;&#10;cy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLxAqhLE2DaUyMHlp78bawUyCys8huW/TXO570&#13;&#10;MsnLm3nzvmI920GccfK9IwXxIgKB1DjTU6vg8La9y0D4oMnowREq+EIP6/L6qtC5cRfa4XkfWsEh&#13;&#10;5HOtoAthzKX0TYdW+4Ubkdg7usnqwHJqpZn0hcPtIJMoepBW98QfOj1i1WHzsT9ZBc/V9lXv6sRm&#13;&#10;30P19HLcjJ+H96VStzfz44rHZgUi4Bz+LuCXgftDycVqdyLjxaAgjdOYVxXcMxf7abZkXSvIkghk&#13;&#10;Wcj/FOUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANjnenczAgAAXQQAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO3y9wzkAAAADQEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="0E9A5328" w14:textId="77777777" w:rsidR="00351280" w:rsidRDefault="00351280" w:rsidP="00351280">
+                    <w:r w:rsidRPr="0082040F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                        <w:vertAlign w:val="subscript"/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4750FE17" wp14:editId="0930932C">
+                          <wp:extent cx="175799" cy="274955"/>
+                          <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
+                          <wp:docPr id="9" name="Imagem 9">
+                            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+                          </wp:docPr>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="9" name="Imagem 9">
+                                    <a:hlinkClick r:id="rId1"/>
+                                  </pic:cNvPr>
+                                  <pic:cNvPicPr/>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId2">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="190826" cy="298458"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5174EE5C" w14:textId="77777777" w:rsidR="00B92D96" w:rsidRDefault="00B92D96"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00966C07" w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:noProof/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E26931" wp14:editId="3FCA9DCE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>13970</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-171873</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="838200" cy="723900"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Caixa de Texto 19"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="838200" cy="723900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45AB4C48" w14:textId="77777777" w:rsidR="00DD6938" w:rsidRDefault="00F65198" w:rsidP="0082040F">
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="278AB828" wp14:editId="0FC7A0B7">
+                                <wp:extent cx="585046" cy="585046"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:docPr id="10" name="Imagem 10"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="20" name="Imagem 20"/>
+                                        <pic:cNvPicPr/>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId3">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="586512" cy="586512"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D1BB443" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Caixa de Texto 45" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:412.55pt;margin-top:-1.55pt;width:93pt;height:38.7pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCBafzxNQIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyEp7EdEWFFWVJXQ&#13;&#10;7kqw2rNxHGIp9ri2IaG/vmMnsGjbU9WLM/aMZzzvvcnsoVMNOQrrJOiCpqMxJUJzKKXeF/R1u/py&#13;&#10;R4nzTJesAS0KehKOPsw/f5q1JhcZ1NCUwhJMol3emoLW3ps8SRyvhWJuBEZodFZgFfO4tfuktKzF&#13;&#10;7KpJsvH4JmnBlsYCF87h6WPvpPOYv6oE989V5YQnTUHxbT6uNq67sCbzGcv3lpla8uEZ7B9eoZjU&#13;&#10;WPSS6pF5Rg5W/pFKSW7BQeVHHFQCVSW5iD1gN+n4QzebmhkRe0FwnLnA5P5fWv50fLFElgWdTCnR&#13;&#10;TCFHSyY7RkpBtqLzQNCBKLXG5Ri8MRjuu2/QIdvnc4eHofmusip8sS2CfsT7dMEYUxEeLqV3aXaL&#13;&#10;quDom9ynWRbTJ++3jXX+uwBFglFQixxGaNlx7Ty+BEPPIaGYhpVsmshjo0lb0Juv03G8cPHgjUbj&#13;&#10;xdBD/9Zg+W7XDY3toDxhXxZ6fTjDVxKLr5nzL8yiILAVFLl/xqVqAIvAYFFSg/31t/MQjzyhl5IW&#13;&#10;BVZQ9/PArKCk+aGRwft0MgmKjJvJ9DbDjb327K49+qCWgBpOcZwMj2aI983ZrCyoN5yFRaiKLqY5&#13;&#10;1i6oP5tL38seZ4mLxSIGoQYN82u9MTykDnAGaLfdG7NmwN8jc09wliLLP9DQx/ZELA4eKhk5CgD3&#13;&#10;qA64o34jdcOshQG53seo9z/C/DcAAAD//wMAUEsDBBQABgAIAAAAIQCWNauz4wAAAA8BAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTE9LT8JAEL6b+B82Y+INti2iTemWkBpiYuQAcuE27S5twz5qd4Hqr3c4&#13;&#10;6WUemW++R74cjWYXNfjOWQHxNAKmbO1kZxsB+8/1JAXmA1qJ2lkl4Ft5WBb3dzlm0l3tVl12oWFE&#13;&#10;Yn2GAtoQ+oxzX7fKoJ+6Xlm6Hd1gMNA6NFwOeCVyo3kSRc/cYGdJocVela2qT7uzEfBerje4rRKT&#13;&#10;/ujy7eO46r/2h7kQjw/j64LKagEsqDH8fcAtA/mHgoxV7mylZ1pAmsxjggqYzKjfAFEc01QJeHma&#13;&#10;AS9y/j9H8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#13;&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#13;&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBafzxNQIAAFkEAAAOAAAAAAAA&#13;&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWNauz4wAAAA8BAAAPAAAA&#13;&#10;AAAAAAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="01E26931" id="Caixa de Texto 19" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.1pt;margin-top:-13.55pt;width:66pt;height:57pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC+cW6VNAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+FrdwERVpQVVSW0&#13;&#10;uxJUezaOA5ESj2sbEvrr++wAi7Y9Vb0445nxfLw3k+ljU5XsqKwrSKe81+lyprSkrNC7lP/YLL+M&#13;&#10;OHNe6EyUpFXKT8rxx9nnT9PaTFSf9lRmyjIE0W5Sm5TvvTeTJHFyryrhOmSUhjEnWwmPq90lmRU1&#13;&#10;oldl0u9275OabGYsSeUctE+tkc9i/DxX0r/kuVOelSlHbT6eNp7bcCazqZjsrDD7Qp7LEP9QRSUK&#13;&#10;jaTXUE/CC3awxR+hqkJacpT7jqQqoTwvpIo9oJte90M3670wKvYCcJy5wuT+X1j5fHy1rMjA3Zgz&#13;&#10;LSpwtBBFI1im2EY1nhgMQKk2bgLntYG7b75SgxcXvYMyNN/ktgpftMVgB96nK8YIxSSUo8EIvHEm&#13;&#10;YXroD8aQET15f2ys898UVSwIKbegMCIrjivnW9eLS8ilaVmUZaSx1KxO+f3grhsfXC0IXmrkCC20&#13;&#10;pQbJN9smNt6/tLGl7ITuLLVT4oxcFqhhJZx/FRZjgbIx6v4FR14SctFZ4mxP9tff9MEfbMHKWY0x&#13;&#10;S7n7eRBWcVZ+1+Bx3BsOw1zGy/DuoY+LvbVsby36UC0Ik9zDUhkZxeDvy4uYW6resBHzkBUmoSVy&#13;&#10;p9xfxIVvhx8bJdV8Hp0wiUb4lV4bGUIHVAPCm+ZNWHOmwYO/Z7oMpJh8YKP1bfmYHzzlRaQq4Nyi&#13;&#10;eoYfUxzJPm9cWJPbe/R6/y/MfgMAAP//AwBQSwMEFAAGAAgAAAAhAB+SZkPjAAAADQEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMT01PwkAQvZv4HzZj4g22rIq1dEtIDTExeAC5eJt2h7ZxP2p3geqvdznp&#13;&#10;ZZKZ9+Z95MvRaHaiwXfOSphNE2Bka6c620jYv68nKTAf0CrUzpKEb/KwLK6vcsyUO9stnXahYVHE&#13;&#10;+gwltCH0Gee+bsmgn7qebMQObjAY4jo0XA14juJGc5Ekc26ws9GhxZ7KlurP3dFIeC3Xb7ithEl/&#13;&#10;dPmyOaz6r/3Hg5S3N+PzIo7VAligMfx9wKVDzA9FDFa5o1WeaQlCRKKEiXicAbvgd/fxUklI50/A&#13;&#10;i5z/b1H8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#13;&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL5xbpU0AgAAXwQAAA4AAAAAAAAA&#13;&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB+SZkPjAAAADQEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="033CDA40" w14:textId="049264E6" w:rsidR="00274E28" w:rsidRPr="00274E28" w:rsidRDefault="00274E28">
-[...8 lines deleted...]
-                    <w:r w:rsidRPr="00274E28">
+                  <w:p w14:paraId="45AB4C48" w14:textId="77777777" w:rsidR="00DD6938" w:rsidRDefault="00F65198" w:rsidP="0082040F">
+                    <w:r>
                       <w:rPr>
                         <w:noProof/>
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-                        </w14:textFill>
                       </w:rPr>
                       <w:drawing>
-                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F35761C" wp14:editId="08E39535">
-[...2 lines deleted...]
-                          <wp:docPr id="43" name="Imagem 43"/>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="278AB828" wp14:editId="0FC7A0B7">
+                          <wp:extent cx="585046" cy="585046"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:docPr id="10" name="Imagem 10"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
-                                  <pic:cNvPr id="42" name="Imagem 42"/>
+                                  <pic:cNvPr id="20" name="Imagem 20"/>
                                   <pic:cNvPicPr/>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId2">
+                                  <a:blip r:embed="rId3">
                                     <a:extLst>
                                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                       </a:ext>
                                     </a:extLst>
                                   </a:blip>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
-                                    <a:ext cx="817412" cy="287952"/>
+                                    <a:ext cx="586512" cy="586512"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0082040F" w:rsidRPr="00966C07">
       <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:noProof/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Recebido em 20/10/2024 | Aprovado em 13/01/2025</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19C6B8CA" wp14:editId="77ABD7AD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3839210</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>6985</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="546100" cy="586740"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Caixa de Texto 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="546100" cy="586740"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6CB1C575" w14:textId="77777777" w:rsidR="00351280" w:rsidRDefault="00351280">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:noProof/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="786D3936" wp14:editId="1138B751">
+                                <wp:extent cx="317500" cy="317500"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:docPr id="11" name="Imagem 11">
+                                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId4"/>
+                                </wp:docPr>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="17" name="Imagem 17">
+                                          <a:hlinkClick r:id="rId4"/>
+                                        </pic:cNvPr>
+                                        <pic:cNvPicPr/>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId5">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr>
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="317500" cy="317500"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19C6B8CA" id="Caixa de Texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:302.3pt;margin-top:.55pt;width:43pt;height:46.2pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCXNkEDNQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0igQFtEqBgV06Sq&#13;&#10;rQRTn41jE0uOz7MNCfvrd3YIRd2epr0457vz/fi+u8wf2lqTo3BegSnocJBTIgyHUpl9QX9s11/u&#13;&#10;KPGBmZJpMKKgJ+Hpw+Lzp3ljZ2IEFehSOIJBjJ81tqBVCHaWZZ5XomZ+AFYYNEpwNQt4dfusdKzB&#13;&#10;6LXORnk+zRpwpXXAhfeofeyMdJHiSyl4eJHSi0B0QbG2kE6Xzl08s8WczfaO2UrxcxnsH6qomTKY&#13;&#10;9BLqkQVGDk79EapW3IEHGQYc6gykVFykHrCbYf6hm03FrEi9IDjeXmDy/y8sfz6+OqLKgo4oMaxG&#13;&#10;ilZMtYyUgmxFG4CMIkaN9TN03Vh0Du1XaJHrXu9RGVtvpavjF5siaEe0TxeEMRLhqJyMp8McLRxN&#13;&#10;k7vp7TgxkL0/ts6HbwJqEoWCOiQw4cqOTz5gIejau8RcBtZK60SiNqQp6PRmkqcHFwu+0AYfxha6&#13;&#10;UqMU2l2b2r7p29hBecLuHHQz4i1fK6zhifnwyhwOBZaNgx5e8JAaMBecJUoqcL/+po/+yBVaKWlw&#13;&#10;yArqfx6YE5To7wZZvB+OEQES0mU8uR3hxV1bdtcWc6hXgHM8xJWyPInRP+helA7qN9yHZcyKJmY4&#13;&#10;5i5o6MVV6EYf94mL5TI54RxaFp7MxvIYOqIaEd62b8zZMw0B+XuGfhzZ7AMbnW/Hx/IQQKpEVcS5&#13;&#10;Q/UMP85wYvC8b3FJru/J6/2vsPgNAAD//wMAUEsDBBQABgAIAAAAIQCgGu6V5AAAAA0BAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLLBqq1rOk1FExKCw8Yu3NLGaysapzTZVvj1&#13;&#10;mBNcLD199vN72Xp0nTjjEFpPGqYTBQKp8ralWsPhbXu3ABGiIWs6T6jhCwOs8+urzKTWX2iH532s&#13;&#10;BZtQSI2GJsY+lTJUDToTJr5HYnb0gzOR5VBLO5gLm7tOzpRKpDMt8YfG9Fg0WH3sT07Dc7F9Nbty&#13;&#10;5hbfXfH0ctz0n4f3uda3N+PjisdmBSLiGP8u4LcD54ecg5X+RDaITkOiHhJeZTAFwTxZKtalhuX9&#13;&#10;HGSeyf8t8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlzZBAzUCAABdBAAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoBruleQAAAANAQAADwAA&#13;&#10;AAAAAAAAAAAAAACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6CB1C575" w14:textId="77777777" w:rsidR="00351280" w:rsidRDefault="00351280">
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:noProof/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="786D3936" wp14:editId="1138B751">
+                          <wp:extent cx="317500" cy="317500"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:docPr id="11" name="Imagem 11">
+                            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId4"/>
+                          </wp:docPr>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="17" name="Imagem 17">
+                                    <a:hlinkClick r:id="rId4"/>
+                                  </pic:cNvPr>
+                                  <pic:cNvPicPr/>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId5">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="317500" cy="317500"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...52 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00ED39B8" w:rsidRPr="00966C07">
       <w:rPr>
-        <w:noProof/>
-[...140 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Entrepalavras</w:t>
     </w:r>
-    <w:r w:rsidR="00B342D1">
+    <w:r w:rsidR="0082040F" w:rsidRPr="00966C07">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00AE5A61">
+    <w:r w:rsidR="00ED39B8" w:rsidRPr="00966C07">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">v. </w:t>
-[...15 lines deleted...]
-      <w:t>, 2025</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65793CA3" w14:textId="141992C6" w:rsidR="00B342D1" w:rsidRDefault="00B342D1" w:rsidP="00B342D1">
+  <w:p w14:paraId="46EAED78" w14:textId="77777777" w:rsidR="00ED39B8" w:rsidRPr="00966C07" w:rsidRDefault="00ED39B8" w:rsidP="0082040F">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:spacing w:after="40"/>
+      <w:ind w:firstLine="1418"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00966C07">
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>v. 15, 2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3DA4FD92" w14:textId="77777777" w:rsidR="00ED39B8" w:rsidRDefault="00ED39B8" w:rsidP="0082040F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="3A998E"/>
       </w:pBdr>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:ind w:firstLine="1418"/>
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00966C07">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.xxx</w:t>
+      <w:t>https://doi.org/10.36517/ep15.9546</w:t>
     </w:r>
-    <w:r w:rsidR="00ED67B6">
+    <w:r w:rsidR="00082D45">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...15 lines deleted...]
-      <w:t>xxx.xxxxxxxxxx</w:t>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="018803D5" w14:textId="307FF483" w:rsidR="00B342D1" w:rsidRDefault="001661A5" w:rsidP="00B342D1">
+  <w:p w14:paraId="7DA08FDE" w14:textId="77777777" w:rsidR="00966C07" w:rsidRPr="00966C07" w:rsidRDefault="00966C07" w:rsidP="0082040F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="3A998E"/>
       </w:pBdr>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:ind w:firstLine="1418"/>
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
-[...3 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="37EEC0D6" w14:textId="77777777" w:rsidR="00274E28" w:rsidRDefault="00274E28" w:rsidP="00B342D1">
+  <w:p w14:paraId="13BC42F1" w14:textId="77777777" w:rsidR="00ED39B8" w:rsidRDefault="00ED39B8" w:rsidP="00ED39B8">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="3A998E"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Light" w:hAnsi="Montserrat Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="319F8FB1" w14:textId="77777777" w:rsidR="00AE5A61" w:rsidRPr="00AE5A61" w:rsidRDefault="00AE5A61" w:rsidP="00B342D1">
+  <w:p w14:paraId="3860E4CD" w14:textId="77777777" w:rsidR="00E7785C" w:rsidRDefault="00E7785C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:pBdr>
-[...198 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D44134E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="235E2FD2"/>
     <w:lvl w:ilvl="0" w:tplc="078E4A5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Alneasabc"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
@@ -4641,685 +5561,824 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="156"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="125"/>
+  <w:embedTrueTypeFonts/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00405B2D"/>
+    <w:rsidRoot w:val="00A322FC"/>
     <w:rsid w:val="0000086D"/>
     <w:rsid w:val="0000506C"/>
     <w:rsid w:val="00005B29"/>
     <w:rsid w:val="00006AA1"/>
     <w:rsid w:val="000202EB"/>
     <w:rsid w:val="0002335F"/>
     <w:rsid w:val="00025A26"/>
     <w:rsid w:val="0003406C"/>
     <w:rsid w:val="00035682"/>
+    <w:rsid w:val="00037D5A"/>
     <w:rsid w:val="00047316"/>
     <w:rsid w:val="000509D7"/>
     <w:rsid w:val="000510C2"/>
     <w:rsid w:val="0005595A"/>
     <w:rsid w:val="00062A24"/>
     <w:rsid w:val="00064D0A"/>
     <w:rsid w:val="00067835"/>
     <w:rsid w:val="00070376"/>
     <w:rsid w:val="00071D16"/>
+    <w:rsid w:val="000726E4"/>
     <w:rsid w:val="00080056"/>
     <w:rsid w:val="00080C6E"/>
+    <w:rsid w:val="00082D45"/>
+    <w:rsid w:val="00084C9E"/>
     <w:rsid w:val="000919AC"/>
+    <w:rsid w:val="00091C85"/>
     <w:rsid w:val="0009270A"/>
     <w:rsid w:val="00095603"/>
     <w:rsid w:val="000A0DED"/>
     <w:rsid w:val="000A526B"/>
     <w:rsid w:val="000A695A"/>
     <w:rsid w:val="000B2F80"/>
     <w:rsid w:val="000B303D"/>
     <w:rsid w:val="000B3C93"/>
     <w:rsid w:val="000B62D2"/>
     <w:rsid w:val="000C136C"/>
     <w:rsid w:val="000C2E15"/>
     <w:rsid w:val="000D2974"/>
     <w:rsid w:val="000D54D6"/>
+    <w:rsid w:val="000E1E9E"/>
     <w:rsid w:val="000E37B3"/>
     <w:rsid w:val="000E521E"/>
     <w:rsid w:val="000E663B"/>
     <w:rsid w:val="00103CCC"/>
+    <w:rsid w:val="00103D9D"/>
     <w:rsid w:val="001064B4"/>
     <w:rsid w:val="0011530A"/>
     <w:rsid w:val="001164C2"/>
+    <w:rsid w:val="00120F31"/>
+    <w:rsid w:val="00130BC5"/>
     <w:rsid w:val="00133AA0"/>
     <w:rsid w:val="0013499E"/>
+    <w:rsid w:val="001441ED"/>
     <w:rsid w:val="00146F44"/>
     <w:rsid w:val="00147B3A"/>
     <w:rsid w:val="001518F7"/>
     <w:rsid w:val="00155405"/>
     <w:rsid w:val="001561E1"/>
-    <w:rsid w:val="001661A5"/>
+    <w:rsid w:val="00167087"/>
     <w:rsid w:val="00173F79"/>
     <w:rsid w:val="00175A3D"/>
     <w:rsid w:val="00175ACC"/>
+    <w:rsid w:val="00180CA8"/>
     <w:rsid w:val="00181D73"/>
     <w:rsid w:val="00182D05"/>
     <w:rsid w:val="001929EA"/>
     <w:rsid w:val="0019411E"/>
     <w:rsid w:val="00195F1A"/>
+    <w:rsid w:val="00195F7B"/>
     <w:rsid w:val="001971E9"/>
     <w:rsid w:val="001A0D13"/>
     <w:rsid w:val="001A730F"/>
     <w:rsid w:val="001B28F2"/>
     <w:rsid w:val="001B3579"/>
+    <w:rsid w:val="001B50E3"/>
     <w:rsid w:val="001B707C"/>
     <w:rsid w:val="001C13D8"/>
     <w:rsid w:val="001C1D8C"/>
     <w:rsid w:val="001C6AA8"/>
     <w:rsid w:val="001C7BC3"/>
     <w:rsid w:val="001D205C"/>
     <w:rsid w:val="001D27CE"/>
     <w:rsid w:val="001D613E"/>
     <w:rsid w:val="001E0D76"/>
     <w:rsid w:val="001E2E66"/>
     <w:rsid w:val="001E309D"/>
     <w:rsid w:val="001E4F95"/>
     <w:rsid w:val="001F0EAD"/>
     <w:rsid w:val="001F57E0"/>
     <w:rsid w:val="002040EE"/>
     <w:rsid w:val="00214A70"/>
+    <w:rsid w:val="00217198"/>
+    <w:rsid w:val="00221C54"/>
     <w:rsid w:val="002233BF"/>
     <w:rsid w:val="00236EF5"/>
     <w:rsid w:val="00240969"/>
     <w:rsid w:val="00240F05"/>
+    <w:rsid w:val="002444E5"/>
     <w:rsid w:val="00246B7F"/>
+    <w:rsid w:val="0025070F"/>
+    <w:rsid w:val="00256B45"/>
     <w:rsid w:val="002651D5"/>
     <w:rsid w:val="00265BCA"/>
+    <w:rsid w:val="00270EB1"/>
     <w:rsid w:val="00274E28"/>
     <w:rsid w:val="002817E5"/>
     <w:rsid w:val="00281DF2"/>
     <w:rsid w:val="002829FA"/>
     <w:rsid w:val="0028577A"/>
     <w:rsid w:val="00286044"/>
     <w:rsid w:val="002865D9"/>
+    <w:rsid w:val="00287FC1"/>
+    <w:rsid w:val="0029337F"/>
     <w:rsid w:val="00293435"/>
+    <w:rsid w:val="00293A6B"/>
     <w:rsid w:val="00294952"/>
+    <w:rsid w:val="002958B2"/>
     <w:rsid w:val="00296155"/>
     <w:rsid w:val="002A3C83"/>
     <w:rsid w:val="002C54CC"/>
+    <w:rsid w:val="002C672A"/>
     <w:rsid w:val="002C6E66"/>
     <w:rsid w:val="002C7AA3"/>
     <w:rsid w:val="002D0522"/>
+    <w:rsid w:val="002D3762"/>
     <w:rsid w:val="002E6DCE"/>
     <w:rsid w:val="002E7469"/>
+    <w:rsid w:val="002F20B2"/>
     <w:rsid w:val="002F36C1"/>
+    <w:rsid w:val="00303F7C"/>
     <w:rsid w:val="00304456"/>
+    <w:rsid w:val="0031207B"/>
     <w:rsid w:val="003148AD"/>
     <w:rsid w:val="00323AED"/>
     <w:rsid w:val="00324B80"/>
+    <w:rsid w:val="0032774F"/>
     <w:rsid w:val="00327AAD"/>
     <w:rsid w:val="00327F98"/>
     <w:rsid w:val="003310C5"/>
     <w:rsid w:val="00331912"/>
     <w:rsid w:val="00336DA4"/>
+    <w:rsid w:val="0033745D"/>
+    <w:rsid w:val="00342E21"/>
+    <w:rsid w:val="00351280"/>
+    <w:rsid w:val="003546B8"/>
+    <w:rsid w:val="0036250A"/>
     <w:rsid w:val="00367EA6"/>
-    <w:rsid w:val="003744B2"/>
+    <w:rsid w:val="00375882"/>
+    <w:rsid w:val="00376943"/>
     <w:rsid w:val="003770A1"/>
     <w:rsid w:val="00383B50"/>
     <w:rsid w:val="00384F8A"/>
     <w:rsid w:val="00385B22"/>
     <w:rsid w:val="00394FDB"/>
     <w:rsid w:val="00397F1A"/>
+    <w:rsid w:val="003A3208"/>
     <w:rsid w:val="003B085E"/>
     <w:rsid w:val="003B1207"/>
+    <w:rsid w:val="003B7B2A"/>
+    <w:rsid w:val="003C0C93"/>
     <w:rsid w:val="003C491A"/>
     <w:rsid w:val="003C63DC"/>
     <w:rsid w:val="003D102C"/>
     <w:rsid w:val="003D1459"/>
     <w:rsid w:val="003E55E3"/>
     <w:rsid w:val="003E74D7"/>
     <w:rsid w:val="00405B2D"/>
     <w:rsid w:val="004114B8"/>
     <w:rsid w:val="004135A2"/>
-    <w:rsid w:val="0041510F"/>
+    <w:rsid w:val="00415DDC"/>
     <w:rsid w:val="00416965"/>
+    <w:rsid w:val="0041738A"/>
     <w:rsid w:val="0042289D"/>
     <w:rsid w:val="00427A18"/>
     <w:rsid w:val="00432511"/>
     <w:rsid w:val="004366AE"/>
     <w:rsid w:val="00437957"/>
     <w:rsid w:val="0044070B"/>
     <w:rsid w:val="00445F3D"/>
     <w:rsid w:val="00452EEC"/>
     <w:rsid w:val="004556EC"/>
     <w:rsid w:val="00456800"/>
+    <w:rsid w:val="004572F9"/>
     <w:rsid w:val="0046101A"/>
+    <w:rsid w:val="00462D4C"/>
     <w:rsid w:val="00463B22"/>
     <w:rsid w:val="00464B4D"/>
     <w:rsid w:val="00467341"/>
     <w:rsid w:val="00472EB3"/>
     <w:rsid w:val="00473079"/>
     <w:rsid w:val="00473EF7"/>
     <w:rsid w:val="00482E8E"/>
     <w:rsid w:val="00483407"/>
     <w:rsid w:val="004834F6"/>
     <w:rsid w:val="00492872"/>
+    <w:rsid w:val="004A1B66"/>
+    <w:rsid w:val="004A2596"/>
     <w:rsid w:val="004A35B6"/>
     <w:rsid w:val="004A41D3"/>
     <w:rsid w:val="004A50DF"/>
     <w:rsid w:val="004A70FA"/>
+    <w:rsid w:val="004B1307"/>
     <w:rsid w:val="004B7A38"/>
     <w:rsid w:val="004C1F30"/>
     <w:rsid w:val="004C77AE"/>
     <w:rsid w:val="004C7C10"/>
     <w:rsid w:val="004D0736"/>
     <w:rsid w:val="004D2329"/>
     <w:rsid w:val="004D2AEF"/>
     <w:rsid w:val="004D2C68"/>
     <w:rsid w:val="004D415A"/>
+    <w:rsid w:val="004E55CB"/>
     <w:rsid w:val="004F1F3A"/>
     <w:rsid w:val="004F6BC0"/>
     <w:rsid w:val="005030D3"/>
     <w:rsid w:val="00504130"/>
     <w:rsid w:val="005059C0"/>
     <w:rsid w:val="00506A63"/>
     <w:rsid w:val="00510108"/>
     <w:rsid w:val="005136A8"/>
     <w:rsid w:val="00513DC5"/>
     <w:rsid w:val="00520E68"/>
+    <w:rsid w:val="00521C65"/>
     <w:rsid w:val="00521D30"/>
     <w:rsid w:val="005224F1"/>
     <w:rsid w:val="0052298A"/>
+    <w:rsid w:val="00523B92"/>
     <w:rsid w:val="0052400D"/>
     <w:rsid w:val="00535C9B"/>
     <w:rsid w:val="005379A0"/>
+    <w:rsid w:val="005400F9"/>
     <w:rsid w:val="00550321"/>
     <w:rsid w:val="005554BD"/>
     <w:rsid w:val="00555CDD"/>
     <w:rsid w:val="005606E7"/>
     <w:rsid w:val="00565695"/>
     <w:rsid w:val="0056638B"/>
     <w:rsid w:val="005708F1"/>
     <w:rsid w:val="005715E6"/>
     <w:rsid w:val="00573E8E"/>
     <w:rsid w:val="005816F1"/>
     <w:rsid w:val="00583A25"/>
     <w:rsid w:val="00585245"/>
     <w:rsid w:val="00591C47"/>
     <w:rsid w:val="005934CB"/>
     <w:rsid w:val="005943A0"/>
+    <w:rsid w:val="005A1793"/>
+    <w:rsid w:val="005A32BE"/>
     <w:rsid w:val="005B48F7"/>
     <w:rsid w:val="005B4906"/>
     <w:rsid w:val="005C5149"/>
     <w:rsid w:val="005D1E2E"/>
     <w:rsid w:val="005E0C0B"/>
     <w:rsid w:val="005E1851"/>
     <w:rsid w:val="005E66BE"/>
+    <w:rsid w:val="005F2A04"/>
     <w:rsid w:val="005F7064"/>
     <w:rsid w:val="005F71F0"/>
     <w:rsid w:val="006057E2"/>
     <w:rsid w:val="006077A8"/>
+    <w:rsid w:val="00613151"/>
     <w:rsid w:val="00617779"/>
     <w:rsid w:val="0062377D"/>
     <w:rsid w:val="00624CCC"/>
     <w:rsid w:val="00627282"/>
     <w:rsid w:val="0063091B"/>
+    <w:rsid w:val="00634148"/>
     <w:rsid w:val="00635408"/>
     <w:rsid w:val="0064027A"/>
     <w:rsid w:val="00643DDE"/>
     <w:rsid w:val="00644C81"/>
     <w:rsid w:val="0065030A"/>
     <w:rsid w:val="00653E3D"/>
     <w:rsid w:val="00654E05"/>
     <w:rsid w:val="0065749C"/>
     <w:rsid w:val="00660CA5"/>
     <w:rsid w:val="0066518D"/>
     <w:rsid w:val="006709A1"/>
     <w:rsid w:val="00670B2D"/>
     <w:rsid w:val="0067666C"/>
     <w:rsid w:val="0068118F"/>
     <w:rsid w:val="00684D89"/>
     <w:rsid w:val="0069114E"/>
     <w:rsid w:val="0069470D"/>
     <w:rsid w:val="00696828"/>
     <w:rsid w:val="006A1F28"/>
     <w:rsid w:val="006A37BA"/>
     <w:rsid w:val="006A37BF"/>
     <w:rsid w:val="006A7FC2"/>
     <w:rsid w:val="006B3E79"/>
     <w:rsid w:val="006B5DE1"/>
+    <w:rsid w:val="006C50BE"/>
     <w:rsid w:val="006C5E87"/>
     <w:rsid w:val="006E209C"/>
     <w:rsid w:val="006E7CA3"/>
+    <w:rsid w:val="00703A52"/>
     <w:rsid w:val="007049EB"/>
     <w:rsid w:val="00707581"/>
+    <w:rsid w:val="007079DA"/>
     <w:rsid w:val="00707D4F"/>
     <w:rsid w:val="00715EF4"/>
     <w:rsid w:val="00720B18"/>
     <w:rsid w:val="00723B29"/>
     <w:rsid w:val="007247D7"/>
     <w:rsid w:val="007333AC"/>
     <w:rsid w:val="00734685"/>
     <w:rsid w:val="007367B1"/>
     <w:rsid w:val="00736BD4"/>
     <w:rsid w:val="00741B4A"/>
     <w:rsid w:val="0074320B"/>
     <w:rsid w:val="00747988"/>
     <w:rsid w:val="00750D1C"/>
     <w:rsid w:val="0075413C"/>
     <w:rsid w:val="00765894"/>
     <w:rsid w:val="00766674"/>
+    <w:rsid w:val="00766C18"/>
     <w:rsid w:val="00771499"/>
     <w:rsid w:val="0077716B"/>
     <w:rsid w:val="007778B9"/>
     <w:rsid w:val="00777FDB"/>
     <w:rsid w:val="00780426"/>
     <w:rsid w:val="00782BB2"/>
     <w:rsid w:val="00790701"/>
     <w:rsid w:val="00797BAE"/>
+    <w:rsid w:val="007A02DE"/>
+    <w:rsid w:val="007A0630"/>
     <w:rsid w:val="007A0E91"/>
     <w:rsid w:val="007A2F93"/>
     <w:rsid w:val="007A4E53"/>
     <w:rsid w:val="007B0D10"/>
     <w:rsid w:val="007B22FC"/>
     <w:rsid w:val="007B2AD3"/>
     <w:rsid w:val="007B6DD8"/>
     <w:rsid w:val="007B7803"/>
     <w:rsid w:val="007C755B"/>
     <w:rsid w:val="007D1B32"/>
     <w:rsid w:val="007E0448"/>
     <w:rsid w:val="007E1F07"/>
     <w:rsid w:val="007F07DD"/>
     <w:rsid w:val="007F0AFC"/>
     <w:rsid w:val="007F6E76"/>
     <w:rsid w:val="00807A6B"/>
     <w:rsid w:val="00807E8F"/>
     <w:rsid w:val="0081184E"/>
+    <w:rsid w:val="00817377"/>
     <w:rsid w:val="00817CAE"/>
+    <w:rsid w:val="0082040F"/>
+    <w:rsid w:val="008225C1"/>
     <w:rsid w:val="00834C1F"/>
     <w:rsid w:val="0084297B"/>
+    <w:rsid w:val="00863671"/>
     <w:rsid w:val="008658F7"/>
+    <w:rsid w:val="00873199"/>
     <w:rsid w:val="00875788"/>
     <w:rsid w:val="00882E7E"/>
     <w:rsid w:val="00883408"/>
     <w:rsid w:val="00892BB4"/>
+    <w:rsid w:val="008A04C8"/>
     <w:rsid w:val="008A1595"/>
     <w:rsid w:val="008A1BFA"/>
+    <w:rsid w:val="008A22C8"/>
+    <w:rsid w:val="008A2F20"/>
     <w:rsid w:val="008A6D7B"/>
     <w:rsid w:val="008B0DEC"/>
     <w:rsid w:val="008B3814"/>
+    <w:rsid w:val="008B44F2"/>
     <w:rsid w:val="008B6862"/>
     <w:rsid w:val="008C414E"/>
     <w:rsid w:val="008E41AD"/>
     <w:rsid w:val="008F0D0E"/>
     <w:rsid w:val="008F4BEC"/>
     <w:rsid w:val="00900900"/>
+    <w:rsid w:val="0090157D"/>
     <w:rsid w:val="0091096F"/>
     <w:rsid w:val="0091259B"/>
+    <w:rsid w:val="00913A6E"/>
+    <w:rsid w:val="00914581"/>
     <w:rsid w:val="00916E2E"/>
     <w:rsid w:val="009173B6"/>
+    <w:rsid w:val="0092391F"/>
     <w:rsid w:val="009239A2"/>
     <w:rsid w:val="009251A5"/>
     <w:rsid w:val="00925950"/>
+    <w:rsid w:val="00933179"/>
     <w:rsid w:val="00933C9F"/>
     <w:rsid w:val="00934490"/>
     <w:rsid w:val="00941A17"/>
     <w:rsid w:val="00943803"/>
     <w:rsid w:val="00947CCE"/>
     <w:rsid w:val="00950EAE"/>
-    <w:rsid w:val="0095534C"/>
+    <w:rsid w:val="00951612"/>
+    <w:rsid w:val="00955AEB"/>
     <w:rsid w:val="0095791C"/>
     <w:rsid w:val="00961E97"/>
     <w:rsid w:val="0096631F"/>
+    <w:rsid w:val="00966C07"/>
     <w:rsid w:val="00970D9E"/>
     <w:rsid w:val="00973433"/>
     <w:rsid w:val="009751AC"/>
     <w:rsid w:val="00981163"/>
     <w:rsid w:val="009825E0"/>
+    <w:rsid w:val="00984E5A"/>
     <w:rsid w:val="00986485"/>
     <w:rsid w:val="00992804"/>
     <w:rsid w:val="00993F1B"/>
     <w:rsid w:val="0099439A"/>
     <w:rsid w:val="009A4EE2"/>
+    <w:rsid w:val="009A58AF"/>
+    <w:rsid w:val="009B057F"/>
     <w:rsid w:val="009B58AC"/>
     <w:rsid w:val="009B5B5B"/>
     <w:rsid w:val="009B7104"/>
+    <w:rsid w:val="009C7E17"/>
     <w:rsid w:val="009D0C49"/>
     <w:rsid w:val="009D0FE3"/>
     <w:rsid w:val="009D2B77"/>
     <w:rsid w:val="009D6522"/>
     <w:rsid w:val="009D72CF"/>
     <w:rsid w:val="009E30C1"/>
     <w:rsid w:val="009F4752"/>
     <w:rsid w:val="009F62CA"/>
     <w:rsid w:val="009F7FE8"/>
     <w:rsid w:val="00A03B8B"/>
     <w:rsid w:val="00A03DE3"/>
     <w:rsid w:val="00A120C3"/>
     <w:rsid w:val="00A12B15"/>
     <w:rsid w:val="00A214EB"/>
+    <w:rsid w:val="00A21613"/>
     <w:rsid w:val="00A218B8"/>
     <w:rsid w:val="00A22248"/>
     <w:rsid w:val="00A2421E"/>
     <w:rsid w:val="00A25B68"/>
     <w:rsid w:val="00A2688E"/>
     <w:rsid w:val="00A26EB5"/>
+    <w:rsid w:val="00A322FC"/>
     <w:rsid w:val="00A42A8E"/>
     <w:rsid w:val="00A458CD"/>
     <w:rsid w:val="00A57CE6"/>
     <w:rsid w:val="00A600BF"/>
     <w:rsid w:val="00A602EB"/>
     <w:rsid w:val="00A60BF5"/>
+    <w:rsid w:val="00A63152"/>
     <w:rsid w:val="00A66937"/>
+    <w:rsid w:val="00A66A9E"/>
+    <w:rsid w:val="00A67174"/>
     <w:rsid w:val="00A67A4D"/>
     <w:rsid w:val="00A67D30"/>
     <w:rsid w:val="00A70B04"/>
     <w:rsid w:val="00A74EBE"/>
     <w:rsid w:val="00A83D6C"/>
+    <w:rsid w:val="00A8663E"/>
     <w:rsid w:val="00A86B1B"/>
     <w:rsid w:val="00A914F7"/>
     <w:rsid w:val="00A91F49"/>
     <w:rsid w:val="00A97175"/>
     <w:rsid w:val="00AA4061"/>
     <w:rsid w:val="00AA53CC"/>
+    <w:rsid w:val="00AA7433"/>
     <w:rsid w:val="00AC19E9"/>
     <w:rsid w:val="00AC4A8B"/>
     <w:rsid w:val="00AC66CC"/>
     <w:rsid w:val="00AC7D15"/>
     <w:rsid w:val="00AD52F7"/>
     <w:rsid w:val="00AD5599"/>
     <w:rsid w:val="00AD67A9"/>
+    <w:rsid w:val="00AD7847"/>
     <w:rsid w:val="00AE5A61"/>
     <w:rsid w:val="00AE6F42"/>
     <w:rsid w:val="00AF15C4"/>
     <w:rsid w:val="00AF1BEB"/>
     <w:rsid w:val="00AF4259"/>
+    <w:rsid w:val="00AF4538"/>
     <w:rsid w:val="00AF5732"/>
     <w:rsid w:val="00B004E6"/>
     <w:rsid w:val="00B01905"/>
     <w:rsid w:val="00B02AA2"/>
     <w:rsid w:val="00B04584"/>
     <w:rsid w:val="00B06F2D"/>
+    <w:rsid w:val="00B1072F"/>
     <w:rsid w:val="00B11A32"/>
     <w:rsid w:val="00B129E6"/>
     <w:rsid w:val="00B14A03"/>
     <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B26F91"/>
     <w:rsid w:val="00B27F1D"/>
     <w:rsid w:val="00B342D1"/>
     <w:rsid w:val="00B358B0"/>
     <w:rsid w:val="00B373DF"/>
     <w:rsid w:val="00B37581"/>
     <w:rsid w:val="00B37E69"/>
     <w:rsid w:val="00B40057"/>
     <w:rsid w:val="00B4135A"/>
     <w:rsid w:val="00B424A9"/>
     <w:rsid w:val="00B466A3"/>
     <w:rsid w:val="00B50426"/>
     <w:rsid w:val="00B51221"/>
     <w:rsid w:val="00B55542"/>
+    <w:rsid w:val="00B5573A"/>
     <w:rsid w:val="00B66E26"/>
     <w:rsid w:val="00B73F79"/>
     <w:rsid w:val="00B75AFC"/>
     <w:rsid w:val="00B843A0"/>
     <w:rsid w:val="00B84593"/>
     <w:rsid w:val="00B86525"/>
     <w:rsid w:val="00B90E00"/>
-    <w:rsid w:val="00B92B44"/>
+    <w:rsid w:val="00B92B4D"/>
+    <w:rsid w:val="00B92D96"/>
     <w:rsid w:val="00B93969"/>
     <w:rsid w:val="00B9507F"/>
     <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B96AB3"/>
     <w:rsid w:val="00BA33DE"/>
     <w:rsid w:val="00BB455C"/>
     <w:rsid w:val="00BB49B0"/>
+    <w:rsid w:val="00BB54CE"/>
     <w:rsid w:val="00BB5BED"/>
     <w:rsid w:val="00BB5D86"/>
     <w:rsid w:val="00BB65AF"/>
     <w:rsid w:val="00BB7C02"/>
     <w:rsid w:val="00BC1587"/>
     <w:rsid w:val="00BC68C5"/>
     <w:rsid w:val="00BD0127"/>
+    <w:rsid w:val="00BD018B"/>
     <w:rsid w:val="00BD1D21"/>
     <w:rsid w:val="00BD49CA"/>
     <w:rsid w:val="00BD712D"/>
     <w:rsid w:val="00BD7569"/>
     <w:rsid w:val="00BE53C4"/>
+    <w:rsid w:val="00BE7DD5"/>
+    <w:rsid w:val="00BF7C1B"/>
     <w:rsid w:val="00C00487"/>
     <w:rsid w:val="00C00AA1"/>
     <w:rsid w:val="00C05911"/>
     <w:rsid w:val="00C100EE"/>
     <w:rsid w:val="00C117FD"/>
     <w:rsid w:val="00C13339"/>
     <w:rsid w:val="00C2002A"/>
     <w:rsid w:val="00C217B4"/>
     <w:rsid w:val="00C22C88"/>
+    <w:rsid w:val="00C247FD"/>
     <w:rsid w:val="00C31318"/>
+    <w:rsid w:val="00C37538"/>
     <w:rsid w:val="00C37C0E"/>
     <w:rsid w:val="00C4106C"/>
     <w:rsid w:val="00C42738"/>
     <w:rsid w:val="00C443F4"/>
     <w:rsid w:val="00C503D5"/>
+    <w:rsid w:val="00C54DC4"/>
     <w:rsid w:val="00C65AE0"/>
+    <w:rsid w:val="00C65D03"/>
+    <w:rsid w:val="00C70A3D"/>
     <w:rsid w:val="00C73878"/>
     <w:rsid w:val="00C73FAF"/>
     <w:rsid w:val="00C74CD2"/>
     <w:rsid w:val="00C821B3"/>
     <w:rsid w:val="00C849C7"/>
     <w:rsid w:val="00C84F10"/>
+    <w:rsid w:val="00C86C63"/>
     <w:rsid w:val="00C87587"/>
     <w:rsid w:val="00C90875"/>
+    <w:rsid w:val="00C92555"/>
     <w:rsid w:val="00C95481"/>
     <w:rsid w:val="00CA1E19"/>
     <w:rsid w:val="00CA249D"/>
     <w:rsid w:val="00CA2BE4"/>
     <w:rsid w:val="00CA3E09"/>
     <w:rsid w:val="00CA5B95"/>
     <w:rsid w:val="00CB0B9C"/>
     <w:rsid w:val="00CB277C"/>
+    <w:rsid w:val="00CB6701"/>
     <w:rsid w:val="00CB779B"/>
     <w:rsid w:val="00CC7B4A"/>
     <w:rsid w:val="00CC7F7A"/>
     <w:rsid w:val="00CD010F"/>
+    <w:rsid w:val="00CD0762"/>
     <w:rsid w:val="00CD2021"/>
     <w:rsid w:val="00CD4926"/>
+    <w:rsid w:val="00CD7AB5"/>
     <w:rsid w:val="00CE105E"/>
+    <w:rsid w:val="00CE2B6A"/>
+    <w:rsid w:val="00CE2DCD"/>
     <w:rsid w:val="00CE48D2"/>
+    <w:rsid w:val="00CE52D9"/>
     <w:rsid w:val="00CF0316"/>
     <w:rsid w:val="00CF04E9"/>
     <w:rsid w:val="00CF0D2F"/>
     <w:rsid w:val="00D03DDE"/>
     <w:rsid w:val="00D068E3"/>
     <w:rsid w:val="00D07013"/>
     <w:rsid w:val="00D114C4"/>
     <w:rsid w:val="00D15146"/>
+    <w:rsid w:val="00D20EA7"/>
     <w:rsid w:val="00D23AD7"/>
+    <w:rsid w:val="00D25046"/>
     <w:rsid w:val="00D3111F"/>
+    <w:rsid w:val="00D33602"/>
     <w:rsid w:val="00D34A34"/>
     <w:rsid w:val="00D36077"/>
+    <w:rsid w:val="00D41032"/>
     <w:rsid w:val="00D47D9E"/>
     <w:rsid w:val="00D617A8"/>
+    <w:rsid w:val="00D62624"/>
     <w:rsid w:val="00D66CDF"/>
     <w:rsid w:val="00D67434"/>
     <w:rsid w:val="00D73588"/>
+    <w:rsid w:val="00D76C77"/>
     <w:rsid w:val="00D9002E"/>
     <w:rsid w:val="00D95D43"/>
     <w:rsid w:val="00D97C3F"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DA7BB9"/>
     <w:rsid w:val="00DB0A4F"/>
     <w:rsid w:val="00DB18E4"/>
     <w:rsid w:val="00DB336F"/>
     <w:rsid w:val="00DB3725"/>
     <w:rsid w:val="00DC3612"/>
+    <w:rsid w:val="00DD4B05"/>
+    <w:rsid w:val="00DD6938"/>
     <w:rsid w:val="00DE15EA"/>
     <w:rsid w:val="00DE49B6"/>
     <w:rsid w:val="00DF2E17"/>
     <w:rsid w:val="00DF5F4F"/>
     <w:rsid w:val="00DF73CD"/>
+    <w:rsid w:val="00E00FDE"/>
+    <w:rsid w:val="00E02F88"/>
     <w:rsid w:val="00E03CD9"/>
     <w:rsid w:val="00E044E2"/>
+    <w:rsid w:val="00E07067"/>
+    <w:rsid w:val="00E210DD"/>
     <w:rsid w:val="00E2334D"/>
     <w:rsid w:val="00E33320"/>
     <w:rsid w:val="00E34DF9"/>
     <w:rsid w:val="00E36EF2"/>
     <w:rsid w:val="00E4129F"/>
     <w:rsid w:val="00E42EEA"/>
     <w:rsid w:val="00E511BC"/>
     <w:rsid w:val="00E56B95"/>
     <w:rsid w:val="00E6014E"/>
     <w:rsid w:val="00E666A7"/>
-    <w:rsid w:val="00E66BE3"/>
+    <w:rsid w:val="00E66CA4"/>
+    <w:rsid w:val="00E769A8"/>
     <w:rsid w:val="00E76A3D"/>
+    <w:rsid w:val="00E7785C"/>
     <w:rsid w:val="00E779BF"/>
     <w:rsid w:val="00E8373C"/>
     <w:rsid w:val="00E8519E"/>
     <w:rsid w:val="00E90D18"/>
     <w:rsid w:val="00E919A7"/>
     <w:rsid w:val="00E9400C"/>
+    <w:rsid w:val="00E9440A"/>
     <w:rsid w:val="00E945D8"/>
     <w:rsid w:val="00EA46C4"/>
+    <w:rsid w:val="00EA64E3"/>
+    <w:rsid w:val="00EB1159"/>
     <w:rsid w:val="00EB4C9A"/>
+    <w:rsid w:val="00EB63C3"/>
     <w:rsid w:val="00EC216B"/>
     <w:rsid w:val="00EC27FF"/>
     <w:rsid w:val="00EC6F8D"/>
     <w:rsid w:val="00EC7ECF"/>
+    <w:rsid w:val="00ED0C28"/>
     <w:rsid w:val="00ED1527"/>
     <w:rsid w:val="00ED2AE7"/>
+    <w:rsid w:val="00ED39B8"/>
+    <w:rsid w:val="00ED42AA"/>
     <w:rsid w:val="00ED5204"/>
     <w:rsid w:val="00ED67B6"/>
     <w:rsid w:val="00EE2808"/>
     <w:rsid w:val="00EE4420"/>
     <w:rsid w:val="00EE4600"/>
     <w:rsid w:val="00EE573D"/>
     <w:rsid w:val="00EE73C1"/>
     <w:rsid w:val="00EE75E5"/>
     <w:rsid w:val="00EF3E8C"/>
     <w:rsid w:val="00F00009"/>
     <w:rsid w:val="00F027B4"/>
     <w:rsid w:val="00F0292A"/>
+    <w:rsid w:val="00F045A5"/>
+    <w:rsid w:val="00F20FDB"/>
+    <w:rsid w:val="00F24270"/>
     <w:rsid w:val="00F24D09"/>
     <w:rsid w:val="00F31B88"/>
     <w:rsid w:val="00F32DF8"/>
     <w:rsid w:val="00F35223"/>
     <w:rsid w:val="00F40307"/>
     <w:rsid w:val="00F41074"/>
     <w:rsid w:val="00F45A68"/>
     <w:rsid w:val="00F465FE"/>
     <w:rsid w:val="00F46A8D"/>
+    <w:rsid w:val="00F51ED8"/>
     <w:rsid w:val="00F57829"/>
     <w:rsid w:val="00F60D66"/>
+    <w:rsid w:val="00F62FB1"/>
     <w:rsid w:val="00F64641"/>
+    <w:rsid w:val="00F65198"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F82224"/>
     <w:rsid w:val="00F8567B"/>
     <w:rsid w:val="00F877B9"/>
     <w:rsid w:val="00F94AAF"/>
     <w:rsid w:val="00F9504A"/>
     <w:rsid w:val="00F96694"/>
+    <w:rsid w:val="00FA363B"/>
     <w:rsid w:val="00FA7621"/>
     <w:rsid w:val="00FB2F3C"/>
     <w:rsid w:val="00FB36C4"/>
     <w:rsid w:val="00FB4A45"/>
     <w:rsid w:val="00FB5810"/>
     <w:rsid w:val="00FC6A6B"/>
     <w:rsid w:val="00FC6A86"/>
     <w:rsid w:val="00FD1861"/>
     <w:rsid w:val="00FD6148"/>
+    <w:rsid w:val="00FD79B6"/>
     <w:rsid w:val="00FE20F0"/>
     <w:rsid w:val="00FE2484"/>
     <w:rsid w:val="00FE3EF7"/>
     <w:rsid w:val="00FE6F52"/>
     <w:rsid w:val="00FE7606"/>
     <w:rsid w:val="00FF23B3"/>
     <w:rsid w:val="00FF734F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="286521B5"/>
+  <w14:docId w14:val="1461B124"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7D4CDDC0-F14E-F74B-8344-C1354C91B7D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5335,51 +6394,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5451,51 +6510,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5995,50 +7054,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:aliases w:val="RODAPE EP Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE3EF7"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat"/>
       <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
+    <w:qFormat/>
     <w:rsid w:val="003C491A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase3">
     <w:name w:val="Grid Table 3 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="003C491A"/>
@@ -7639,51 +8699,51 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EstiloAUTOR">
     <w:name w:val="Estilo AUTOR"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EE73C1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PARAGRAFOEP">
     <w:name w:val="PARAGRAFO EP"/>
     <w:basedOn w:val="TN3ABNT"/>
     <w:link w:val="PARAGRAFOEPChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00CF0316"/>
+    <w:rsid w:val="00AD7847"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:firstLine="1134"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TN3ABNT">
     <w:name w:val="TN3 (ABNT)"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TN3ABNTChar"/>
     <w:qFormat/>
     <w:rsid w:val="005E66BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -7884,50 +8944,51 @@
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TN5ABNT">
     <w:name w:val="TN5 (ABNT)"/>
     <w:basedOn w:val="TN4ABNT"/>
     <w:link w:val="TN5ABNTChar"/>
     <w:qFormat/>
     <w:rsid w:val="003C491A"/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00F82224"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EstiloRodap">
     <w:name w:val="Estilo Rodapé"/>
     <w:basedOn w:val="Textodenotaderodap"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="000202EB"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="REFERENCIASEP">
     <w:name w:val="REFERENCIAS EP"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00324B80"/>
@@ -8367,51 +9428,51 @@
     <w:qFormat/>
     <w:rsid w:val="007A4E53"/>
     <w:rPr>
       <w:color w:val="3A998E"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TN3ABNTChar">
     <w:name w:val="TN3 (ABNT) Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="TN3ABNT"/>
     <w:rsid w:val="007A4E53"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PARAGRAFOEPChar">
     <w:name w:val="PARAGRAFO EP Char"/>
     <w:basedOn w:val="TN3ABNTChar"/>
     <w:link w:val="PARAGRAFOEP"/>
-    <w:rsid w:val="00CF0316"/>
+    <w:rsid w:val="00AD7847"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CITACAOEPChar">
     <w:name w:val="CITACAO EP Char"/>
     <w:basedOn w:val="PARAGRAFOEPChar"/>
     <w:link w:val="CITACAOEP"/>
     <w:rsid w:val="00CF0316"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
@@ -8447,50 +9508,104 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SEOquinrioChar">
     <w:name w:val="SEÇÃO quinário Char"/>
     <w:basedOn w:val="TN5ABNTChar"/>
     <w:link w:val="SEOquinrio"/>
     <w:rsid w:val="007A4E53"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="3A998E"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExemploEP">
     <w:name w:val="Exemplo EP"/>
     <w:basedOn w:val="PARAGRAFOEP"/>
     <w:qFormat/>
     <w:rsid w:val="00D03DDE"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00293A6B"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParagrafoEP25c">
+    <w:name w:val="Paragrafo EP25c"/>
+    <w:basedOn w:val="PARAGRAFOEP"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD7847"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+      <w:ind w:firstLine="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00521C65"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00103D9D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="123427882">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="309678411">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8671,71 +9786,84 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1089889124">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1537423391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libras.com.br" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0001-8270-0534" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.ufc.br/wp-content/uploads/2023/12/guianormalizacaoreferencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/claudetelima/Library/Group%20Containers/UBF8T346G9.Office/User%20Content.localized/Templates.localized/template%20EP_atualizado_2023.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://periodicos.ufc.br/entrepalavras/about" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/deed.en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8973,73 +10101,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67700EA4-9361-458E-9875-FF865C471DC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>template EP_atualizado_2023.dotx</Template>
+  <Template>template_EP_resenha_2025.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5376</Characters>
+  <Pages>6</Pages>
+  <Words>1221</Words>
+  <Characters>6599</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6359</CharactersWithSpaces>
+  <CharactersWithSpaces>7805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Claudete revisor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>